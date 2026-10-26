--- v2 (2026-03-16)
+++ v3 (2026-10-26)
@@ -17,1604 +17,1579 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E3B4BE0" w14:textId="77777777" w:rsidR="00054C08" w:rsidRDefault="00054C08" w:rsidP="25E803C6">
+    <w:p w:rsidR="00054C08" w:rsidP="25E803C6" w:rsidRDefault="00054C08" w14:paraId="3E3B4BE0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DB1620D" w14:textId="7F923F02" w:rsidR="007E351E" w:rsidRPr="00C22239" w:rsidRDefault="007E351E" w:rsidP="00C22239">
+    <w:p w:rsidRPr="00C22239" w:rsidR="007E351E" w:rsidP="00C22239" w:rsidRDefault="007E351E" w14:paraId="1DB1620D" w14:textId="7F923F02">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C22239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Adult Changes in Thought (ACT) Research Program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740C10D1" w14:textId="33033913" w:rsidR="00054C08" w:rsidRPr="00C22239" w:rsidRDefault="00BD3808" w:rsidP="00C22239">
+    <w:p w:rsidRPr="00C22239" w:rsidR="00054C08" w:rsidP="00C22239" w:rsidRDefault="00BD3808" w14:paraId="740C10D1" w14:textId="33033913">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C22239">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Data Request and Manuscript Proposal Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A46439" w14:textId="18A23945" w:rsidR="008D4DC2" w:rsidRPr="00290ED4" w:rsidRDefault="008D4DC2" w:rsidP="25E803C6">
+    <w:p w:rsidRPr="00290ED4" w:rsidR="008D4DC2" w:rsidP="25E803C6" w:rsidRDefault="008D4DC2" w14:paraId="66A46439" w14:textId="18A23945">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290ED4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Instructions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06876E95" w14:textId="0BBB2449" w:rsidR="00DD71F9" w:rsidRPr="00735C18" w:rsidRDefault="00DD71F9" w:rsidP="25E803C6">
+    <w:p w:rsidRPr="00735C18" w:rsidR="00DD71F9" w:rsidP="25E803C6" w:rsidRDefault="00DD71F9" w14:paraId="06876E95" w14:textId="0BBB2449">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735C18">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00F042F7">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">first </w:t>
       </w:r>
       <w:r w:rsidRPr="00735C18">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">review the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId12">
         <w:r w:rsidRPr="00AB711F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">ACT Proposals &amp; Publications </w:t>
         </w:r>
-        <w:r w:rsidR="00C77262" w:rsidRPr="00AB711F">
+        <w:r w:rsidRPr="00AB711F" w:rsidR="00C77262">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">(P&amp;P) </w:t>
         </w:r>
         <w:r w:rsidRPr="00AB711F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Committee </w:t>
         </w:r>
-        <w:r w:rsidR="00F042F7" w:rsidRPr="00AB711F">
+        <w:r w:rsidRPr="00AB711F" w:rsidR="00F042F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
-        <w:r w:rsidR="00113C72" w:rsidRPr="00AB711F">
+        <w:r w:rsidRPr="00AB711F" w:rsidR="00113C72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">olicies and </w:t>
         </w:r>
-        <w:r w:rsidR="00F042F7" w:rsidRPr="00AB711F">
+        <w:r w:rsidRPr="00AB711F" w:rsidR="00F042F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
-        <w:r w:rsidR="00113C72" w:rsidRPr="00AB711F">
+        <w:r w:rsidRPr="00AB711F" w:rsidR="00113C72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>rocedures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00113C72">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50594D65" w14:textId="77777777" w:rsidR="00113C72" w:rsidRDefault="00113C72" w:rsidP="00113C72">
+    <w:p w:rsidR="00113C72" w:rsidP="00113C72" w:rsidRDefault="00113C72" w14:paraId="50594D65" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="798ECD72" w14:textId="3949694C" w:rsidR="00054C08" w:rsidRPr="00735C18" w:rsidRDefault="00DD71F9" w:rsidP="00113C72">
+    <w:p w:rsidRPr="00735C18" w:rsidR="00054C08" w:rsidP="00113C72" w:rsidRDefault="00DD71F9" w14:paraId="798ECD72" w14:textId="3949694C">
       <w:pPr>
         <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735C18">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Then c</w:t>
       </w:r>
-      <w:r w:rsidR="00F01A95" w:rsidRPr="00735C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00735C18" w:rsidR="00F01A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">omplete </w:t>
       </w:r>
-      <w:r w:rsidR="00BD3808" w:rsidRPr="00735C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00735C18" w:rsidR="00BD3808">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">this form to: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C29E4D2" w14:textId="387ACDD9" w:rsidR="00054C08" w:rsidRPr="00735C18" w:rsidRDefault="00BD3808" w:rsidP="25E803C6">
+    <w:p w:rsidRPr="00735C18" w:rsidR="00054C08" w:rsidP="25E803C6" w:rsidRDefault="00BD3808" w14:paraId="0C29E4D2" w14:textId="387ACDD9">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="219" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C4FC3EC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:r w:rsidR="0002495D" w:rsidRPr="5C4FC3EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="5C4FC3EC" w:rsidR="0002495D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">request data </w:t>
       </w:r>
       <w:r w:rsidR="00C773B9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="0002495D" w:rsidRPr="5C4FC3EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="5C4FC3EC" w:rsidR="0002495D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="5C4FC3EC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a new manuscript</w:t>
       </w:r>
-      <w:r w:rsidR="00E3383A" w:rsidRPr="5C4FC3EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="5C4FC3EC" w:rsidR="00E3383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0002495D" w:rsidRPr="5C4FC3EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="5C4FC3EC" w:rsidR="0002495D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">proposal </w:t>
       </w:r>
-      <w:r w:rsidR="00E3383A" w:rsidRPr="5C4FC3EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="5C4FC3EC" w:rsidR="00E3383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="5C4FC3EC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E3383A" w:rsidRPr="5C4FC3EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="5C4FC3EC" w:rsidR="00E3383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>other</w:t>
       </w:r>
       <w:r w:rsidRPr="5C4FC3EC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F01A95" w:rsidRPr="5C4FC3EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="5C4FC3EC" w:rsidR="00F01A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>scholarly work</w:t>
       </w:r>
-      <w:r w:rsidR="00DD71F9" w:rsidRPr="5C4FC3EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="5C4FC3EC" w:rsidR="00DD71F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F73D1B" w14:textId="7DCA99D5" w:rsidR="00054C08" w:rsidRPr="00735C18" w:rsidRDefault="00BD3808" w:rsidP="25E803C6">
+    <w:p w:rsidRPr="00735C18" w:rsidR="00054C08" w:rsidP="25E803C6" w:rsidRDefault="00BD3808" w14:paraId="28F73D1B" w14:textId="7DCA99D5">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="219" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C4FC3EC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">2) obtain data for another purpose (e.g., </w:t>
       </w:r>
-      <w:r w:rsidR="008D4DC2" w:rsidRPr="5C4FC3EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="5C4FC3EC" w:rsidR="008D4DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>harmonization efforts</w:t>
       </w:r>
       <w:r w:rsidR="00DE7C07">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, feasibility studies </w:t>
       </w:r>
       <w:r w:rsidR="00952249">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">or preparatory research </w:t>
       </w:r>
       <w:r w:rsidR="00DE7C07">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">that cannot be accomplished with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00DE7C07" w:rsidRPr="00B86DB2">
+      <w:hyperlink w:history="1" r:id="rId13">
+        <w:r w:rsidRPr="00B86DB2" w:rsidR="00DE7C07">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>ACT Data Query Tool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5C4FC3EC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C77FE3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C40E32" w14:textId="5065C2A4" w:rsidR="6C557BB6" w:rsidRDefault="6C557BB6" w:rsidP="5C4FC3EC">
+    <w:p w:rsidR="6C557BB6" w:rsidP="5C4FC3EC" w:rsidRDefault="6C557BB6" w14:paraId="06C40E32" w14:textId="5065C2A4">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="219" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C4FC3EC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>3) request to use previously obtained data for a new manuscript or other scholarly work</w:t>
       </w:r>
       <w:r w:rsidR="00C30D71">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A2C418A" w14:textId="317A8379" w:rsidR="00F47BA6" w:rsidRDefault="00381290" w:rsidP="00F47BA6">
+    <w:p w:rsidR="00F47BA6" w:rsidP="00F47BA6" w:rsidRDefault="00381290" w14:paraId="0A2C418A" w14:textId="317A8379">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="218" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735C18">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Send completed form to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId14">
         <w:r w:rsidRPr="00735C18">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>kpwa.actproposals@kp.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F47BA6" w:rsidRPr="00C134CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C134CE" w:rsidR="00F47BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="1155CC"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C134CE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="1155CC"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F47BA6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Incomplete forms will be returned to the </w:t>
       </w:r>
       <w:r w:rsidR="005347BA">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00F47BA6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="005347BA">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>oposal leader</w:t>
       </w:r>
       <w:r w:rsidR="00F47BA6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> for revision. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA659D8" w14:textId="70C84D5E" w:rsidR="000F6ECD" w:rsidRDefault="00F01A95" w:rsidP="00F01A95">
+    <w:p w:rsidR="000F6ECD" w:rsidP="00F01A95" w:rsidRDefault="00F01A95" w14:paraId="1FA659D8" w14:textId="70C84D5E">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735C18">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Requests are considered by the </w:t>
       </w:r>
-      <w:r w:rsidR="00DD71F9" w:rsidRPr="00735C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00735C18" w:rsidR="00DD71F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ACT </w:t>
       </w:r>
       <w:r w:rsidRPr="00735C18">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>P&amp;P</w:t>
       </w:r>
-      <w:r w:rsidR="00DD71F9" w:rsidRPr="00735C18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00735C18" w:rsidR="00DD71F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Committee at </w:t>
       </w:r>
       <w:r w:rsidR="009C5993">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">monthly meetings following </w:t>
       </w:r>
       <w:r w:rsidR="00A60395">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="009C5993" w:rsidRPr="00A60395">
+      <w:hyperlink w:history="1" r:id="rId15">
+        <w:r w:rsidRPr="00A60395" w:rsidR="009C5993">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>schedule</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A60395">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00735C18">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D7D8EB" w14:textId="67111468" w:rsidR="00F01A95" w:rsidRPr="00735C18" w:rsidRDefault="00F01A95" w:rsidP="00F01A95">
+    <w:p w:rsidRPr="00735C18" w:rsidR="00F01A95" w:rsidP="00F01A95" w:rsidRDefault="00F01A95" w14:paraId="63D7D8EB" w14:textId="67111468">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735C18">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If approved, the requested data may be used </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70192">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
       <w:r w:rsidRPr="00735C18">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00735C18">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">for the purposes described in this form. Additional </w:t>
       </w:r>
       <w:r w:rsidR="008C2BEC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">or modified </w:t>
       </w:r>
       <w:r w:rsidRPr="00735C18">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>uses</w:t>
       </w:r>
       <w:r w:rsidR="008C2BEC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> either</w:t>
       </w:r>
       <w:r w:rsidRPr="00735C18">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> require a new </w:t>
       </w:r>
       <w:r w:rsidR="007E014A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">or updated </w:t>
       </w:r>
       <w:r w:rsidRPr="00735C18">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>proposal</w:t>
       </w:r>
       <w:r w:rsidR="008C2BEC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> form</w:t>
       </w:r>
       <w:r w:rsidRPr="00735C18">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2056D0E8" w14:textId="1E5CC564" w:rsidR="003D6E44" w:rsidRDefault="003D6E44" w:rsidP="00F01A95">
+    <w:p w:rsidR="003D6E44" w:rsidP="00F01A95" w:rsidRDefault="003D6E44" w14:paraId="2056D0E8" w14:textId="1E5CC564">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidRPr="00B2067A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>do not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> use this form if</w:t>
       </w:r>
       <w:r w:rsidR="00B453EF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49CDF77A" w14:textId="1B0EE1F9" w:rsidR="008D66F6" w:rsidRDefault="00F01A95" w:rsidP="00C0030A">
+    <w:p w:rsidR="008D66F6" w:rsidP="00C0030A" w:rsidRDefault="00F01A95" w14:paraId="49CDF77A" w14:textId="1B0EE1F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D6E44">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">have a final </w:t>
       </w:r>
-      <w:r w:rsidR="00C77FE3" w:rsidRPr="003D6E44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D6E44" w:rsidR="00C77FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">draft </w:t>
       </w:r>
       <w:r w:rsidRPr="003D6E44">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">manuscript </w:t>
       </w:r>
-      <w:r w:rsidR="00E3383A" w:rsidRPr="003D6E44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D6E44" w:rsidR="00E3383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">or abstract </w:t>
       </w:r>
       <w:r w:rsidRPr="003D6E44">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">that is </w:t>
       </w:r>
-      <w:r w:rsidR="009E1DA0" w:rsidRPr="003D6E44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D6E44" w:rsidR="009E1DA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">now </w:t>
       </w:r>
       <w:r w:rsidRPr="003D6E44">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ready for </w:t>
       </w:r>
-      <w:r w:rsidR="006D37E2" w:rsidRPr="003D6E44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D6E44" w:rsidR="006D37E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>P&amp;P</w:t>
       </w:r>
       <w:r w:rsidRPr="003D6E44">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Committee review. </w:t>
       </w:r>
-      <w:r w:rsidR="007B236E" w:rsidRPr="003D6E44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D6E44" w:rsidR="007B236E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Instead please</w:t>
       </w:r>
-      <w:r w:rsidR="006D37E2" w:rsidRPr="003D6E44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D6E44" w:rsidR="006D37E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D6E44">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">complete </w:t>
       </w:r>
       <w:r w:rsidR="009005B4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">either </w:t>
       </w:r>
       <w:r w:rsidRPr="003D6E44">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="006D37E2" w:rsidRPr="008D66F6">
+      <w:hyperlink w:history="1" r:id="rId16">
+        <w:r w:rsidRPr="008D66F6" w:rsidR="006D37E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>M</w:t>
         </w:r>
         <w:r w:rsidRPr="008D66F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>anuscript</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003D6E44">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D66F6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="003D6E44">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="006D37E2" w:rsidRPr="008D66F6">
+      <w:hyperlink w:history="1" r:id="rId17">
+        <w:r w:rsidRPr="008D66F6" w:rsidR="006D37E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>A</w:t>
         </w:r>
         <w:r w:rsidRPr="008D66F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>bstract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008D66F6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006D37E2" w:rsidRPr="008D66F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="008D66F6" w:rsidR="006D37E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="008D66F6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ubmission </w:t>
       </w:r>
-      <w:r w:rsidR="006D37E2" w:rsidRPr="008D66F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="008D66F6" w:rsidR="006D37E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="008D66F6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>hecklist</w:t>
       </w:r>
-      <w:r w:rsidR="00C344AD" w:rsidRPr="003D6E44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D6E44" w:rsidR="00C344AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001E3874" w:rsidRPr="003D6E44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D6E44" w:rsidR="001E3874">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D6E44">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Then send the completed checklist and </w:t>
       </w:r>
-      <w:r w:rsidR="00185A8C" w:rsidRPr="003D6E44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D6E44" w:rsidR="00185A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">final </w:t>
       </w:r>
       <w:r w:rsidRPr="003D6E44">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>draft manuscript</w:t>
       </w:r>
-      <w:r w:rsidR="00E3383A" w:rsidRPr="003D6E44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D6E44" w:rsidR="00E3383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or abstract</w:t>
       </w:r>
       <w:r w:rsidRPr="003D6E44">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="003D6E44">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>kpwa.actproposals@kp.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003D6E44">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DEE1D69" w14:textId="6FA4F691" w:rsidR="00054C08" w:rsidRPr="00A75E49" w:rsidRDefault="00BD3808" w:rsidP="00C0030A">
+    <w:p w:rsidRPr="00A75E49" w:rsidR="00054C08" w:rsidP="00C0030A" w:rsidRDefault="00BD3808" w14:paraId="0DEE1D69" w14:textId="6FA4F691">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D66F6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">are proposing a new </w:t>
       </w:r>
       <w:r w:rsidR="003E026B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">grant-funded </w:t>
       </w:r>
-      <w:r w:rsidR="008D33FF" w:rsidRPr="008D66F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="008D66F6" w:rsidR="008D33FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">study to be supported by </w:t>
       </w:r>
-      <w:r w:rsidR="00160372" w:rsidRPr="008D66F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="008D66F6" w:rsidR="00160372">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="008D66F6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>grant</w:t>
       </w:r>
-      <w:r w:rsidR="00160372" w:rsidRPr="008D66F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="008D66F6" w:rsidR="00160372">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> other than the ACT U19</w:t>
       </w:r>
-      <w:r w:rsidR="006D37E2" w:rsidRPr="008D66F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="008D66F6" w:rsidR="006D37E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="006D37E2" w:rsidRPr="7797C255">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="7797C255" w:rsidR="006D37E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Instead, </w:t>
       </w:r>
       <w:r w:rsidRPr="7797C255">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">complete </w:t>
       </w:r>
-      <w:r w:rsidR="003E5DF7" w:rsidRPr="7797C255">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="7797C255" w:rsidR="003E5DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and submit</w:t>
       </w:r>
       <w:r w:rsidRPr="7797C255">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D876DA" w:rsidRPr="7797C255">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="7797C255" w:rsidR="00D876DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="7797C255">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="7797C255">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Ancillary Study </w:t>
         </w:r>
-        <w:r w:rsidR="008179D9" w:rsidRPr="7797C255">
+        <w:r w:rsidRPr="7797C255" w:rsidR="008179D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Application</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D92ED7" w:rsidRPr="7797C255">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="7797C255" w:rsidR="00D92ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D21C05" w14:textId="00B7B207" w:rsidR="00057E19" w:rsidRPr="007301CB" w:rsidRDefault="00057E19" w:rsidP="00C0030A">
+    <w:p w:rsidRPr="007301CB" w:rsidR="00057E19" w:rsidP="00C0030A" w:rsidRDefault="00057E19" w14:paraId="77D21C05" w14:textId="00B7B207">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75E49">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>are a</w:t>
       </w:r>
-      <w:r w:rsidR="007301CB" w:rsidRPr="007301CB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007301CB" w:rsidR="007301CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> researcher from an internal U19 Project, Core or ACT ancillary study (AS) with funded KPWHRI programmers or biostatisticians </w:t>
       </w:r>
       <w:r w:rsidR="006C0DE8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="007301CB" w:rsidRPr="007301CB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007301CB" w:rsidR="007301CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>need data</w:t>
       </w:r>
       <w:r w:rsidR="003B0EDA">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> that relates to the aims of your Project, Core or AS</w:t>
       </w:r>
-      <w:r w:rsidR="007301CB" w:rsidRPr="007301CB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007301CB" w:rsidR="007301CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Instead, please direct your data request to the D&amp;A Inbox </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="007301CB" w:rsidRPr="007301CB">
+      <w:hyperlink w:history="1" r:id="rId20">
+        <w:r w:rsidRPr="007301CB" w:rsidR="007301CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>kpwhri-act-da-core@kp.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007301CB" w:rsidRPr="007301CB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007301CB" w:rsidR="007301CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="007301CB">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">wait to complete and submit this form for the manuscript proposal stage. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113484E5" w14:textId="77777777" w:rsidR="00113C72" w:rsidRPr="00735C18" w:rsidRDefault="00113C72" w:rsidP="25E803C6">
+    <w:p w:rsidRPr="00735C18" w:rsidR="00113C72" w:rsidP="25E803C6" w:rsidRDefault="00113C72" w14:paraId="113484E5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_heading=h.9u724wfjtcwb"/>
+      <w:bookmarkStart w:name="_heading=h.9u724wfjtcwb" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="03E8F17A" w14:textId="3AAB2F1A" w:rsidR="00054C08" w:rsidRDefault="00BD3808" w:rsidP="25E803C6">
+    <w:p w:rsidR="00054C08" w:rsidP="25E803C6" w:rsidRDefault="00BD3808" w14:paraId="03E8F17A" w14:textId="3AAB2F1A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="120" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="25E803C6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Section One: Project Title and Information </w:t>
       </w:r>
       <w:r w:rsidR="00C411F1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>about</w:t>
       </w:r>
-      <w:r w:rsidR="00C411F1" w:rsidRPr="25E803C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="25E803C6" w:rsidR="00C411F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0959624D" w:rsidRPr="25E803C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="25E803C6" w:rsidR="0959624D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Collaborators</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69976EC3" w14:textId="5F06F779" w:rsidR="00054C08" w:rsidRDefault="00BD3808">
+    <w:p w:rsidR="00054C08" w:rsidRDefault="00BD3808" w14:paraId="69976EC3" w14:textId="5F06F779">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="25E803C6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1.1 Project title and lead</w:t>
       </w:r>
-      <w:r w:rsidR="74F4CF8B" w:rsidRPr="25E803C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="25E803C6" w:rsidR="74F4CF8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> collaborator</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9884" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-          <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:top w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:insideH w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:insideV w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3705"/>
         <w:gridCol w:w="6179"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0049033A" w14:paraId="1B0D7E97" w14:textId="77777777" w:rsidTr="51CA8EA5">
+      <w:tr w:rsidR="0049033A" w:rsidTr="51CA8EA5" w14:paraId="1B0D7E97" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3705" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="718112F1" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00F3365A" w:rsidRDefault="00BD3808" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00F3365A" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00BD3808" w14:paraId="718112F1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Date proposal submitted to ACT:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC09B29" w14:textId="378E36BB" w:rsidR="00054C08" w:rsidRPr="00F3365A" w:rsidRDefault="00BD3808" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00F3365A" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00BD3808" w14:paraId="7FC09B29" w14:textId="378E36BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0049033A" w14:paraId="78C14E83" w14:textId="77777777" w:rsidTr="51CA8EA5">
+      <w:tr w:rsidR="0049033A" w:rsidTr="51CA8EA5" w14:paraId="78C14E83" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3705" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FBE22B8" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00F3365A" w:rsidRDefault="00BD3808" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00F3365A" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00BD3808" w14:paraId="6FBE22B8" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Project title: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C46F210" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00F3365A" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00F3365A" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="6C46F210" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0049033A" w14:paraId="0815F163" w14:textId="77777777" w:rsidTr="51CA8EA5">
+      <w:tr w:rsidR="0049033A" w:rsidTr="51CA8EA5" w14:paraId="0815F163" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3705" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AEDFDCA" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00F3365A" w:rsidRDefault="00BD3808" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00F3365A" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00BD3808" w14:paraId="2AEDFDCA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Short title (5 words or fewer):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="072DEE27" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00F3365A" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00F3365A" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="072DEE27" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0049033A" w14:paraId="7B332FD2" w14:textId="77777777" w:rsidTr="51CA8EA5">
+      <w:tr w:rsidR="0049033A" w:rsidTr="51CA8EA5" w14:paraId="7B332FD2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3705" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CDA24AD" w14:textId="4650DE9B" w:rsidR="00054C08" w:rsidRPr="00F3365A" w:rsidRDefault="00BD3808" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00F3365A" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00BD3808" w14:paraId="4CDA24AD" w14:textId="4650DE9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Project leader name</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3365A" w:rsidR="2015AB4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67BDE626" w14:textId="3F62947B" w:rsidR="00054C08" w:rsidRPr="00F3365A" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00F3365A" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="67BDE626" w14:textId="3F62947B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0049033A" w14:paraId="18A53AD0" w14:textId="77777777" w:rsidTr="51CA8EA5">
+      <w:tr w:rsidR="0049033A" w:rsidTr="51CA8EA5" w14:paraId="18A53AD0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3705" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C605E4B" w14:textId="3DEB9A27" w:rsidR="2015AB4F" w:rsidRPr="00F3365A" w:rsidRDefault="2015AB4F" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00F3365A" w:rsidR="2015AB4F" w:rsidP="00B063FF" w:rsidRDefault="2015AB4F" w14:paraId="7C605E4B" w14:textId="3DEB9A27">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="51CA8EA5">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Project leader affiliation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F26D80E" w14:textId="03DC5B54" w:rsidR="0E78DA85" w:rsidRPr="00F3365A" w:rsidRDefault="0E78DA85" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00F3365A" w:rsidR="0E78DA85" w:rsidP="00B063FF" w:rsidRDefault="0E78DA85" w14:paraId="7F26D80E" w14:textId="03DC5B54">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0049033A" w14:paraId="7B2D7442" w14:textId="77777777" w:rsidTr="51CA8EA5">
+      <w:tr w:rsidR="0049033A" w:rsidTr="51CA8EA5" w14:paraId="7B2D7442" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3705" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CA48EC6" w14:textId="77777777" w:rsidR="0E78DA85" w:rsidRPr="00F3365A" w:rsidRDefault="0E78DA85" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00F3365A" w:rsidR="0E78DA85" w:rsidP="00B063FF" w:rsidRDefault="0E78DA85" w14:paraId="1CA48EC6" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2106"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Project leader address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2B5AB3" w14:textId="77777777" w:rsidR="0E78DA85" w:rsidRPr="00F3365A" w:rsidRDefault="0E78DA85" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00F3365A" w:rsidR="0E78DA85" w:rsidP="00B063FF" w:rsidRDefault="0E78DA85" w14:paraId="4C2B5AB3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0049033A" w14:paraId="7FD79BB7" w14:textId="77777777" w:rsidTr="51CA8EA5">
+      <w:tr w:rsidR="0049033A" w:rsidTr="51CA8EA5" w14:paraId="7FD79BB7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3705" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C693933" w14:textId="77777777" w:rsidR="0E78DA85" w:rsidRPr="00FF74EE" w:rsidRDefault="0E78DA85" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="0E78DA85" w:rsidP="00B063FF" w:rsidRDefault="0E78DA85" w14:paraId="1C693933" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2106"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF74EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>Project leader e-mail address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11331160" w14:textId="77777777" w:rsidR="0E78DA85" w:rsidRPr="00FF74EE" w:rsidRDefault="0E78DA85" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="0E78DA85" w:rsidP="00B063FF" w:rsidRDefault="0E78DA85" w14:paraId="11331160" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0049033A" w14:paraId="49A7F801" w14:textId="77777777" w:rsidTr="51CA8EA5">
+      <w:tr w:rsidR="0049033A" w:rsidTr="51CA8EA5" w14:paraId="49A7F801" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3705" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08FCA114" w14:textId="77777777" w:rsidR="0E78DA85" w:rsidRPr="00FF74EE" w:rsidRDefault="0E78DA85" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="0E78DA85" w:rsidP="00B063FF" w:rsidRDefault="0E78DA85" w14:paraId="08FCA114" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF74EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Project </w:t>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="_Int_bgrkwEkQ"/>
-            <w:proofErr w:type="gramStart"/>
+            <w:bookmarkStart w:name="_Int_bgrkwEkQ" w:id="1"/>
             <w:r w:rsidRPr="00FF74EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>leader</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00FF74EE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> phone number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35D51598" w14:textId="77777777" w:rsidR="0E78DA85" w:rsidRPr="00FF74EE" w:rsidRDefault="0E78DA85" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="0E78DA85" w:rsidP="00B063FF" w:rsidRDefault="0E78DA85" w14:paraId="35D51598" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0049033A" w14:paraId="70C2455C" w14:textId="77777777" w:rsidTr="51CA8EA5">
+      <w:tr w:rsidR="0049033A" w:rsidTr="51CA8EA5" w14:paraId="70C2455C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="799"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3705" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75BE7A54" w14:textId="68DE9DDD" w:rsidR="00054C08" w:rsidRDefault="00BD3808" w:rsidP="00B063FF">
+          <w:p w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00BD3808" w14:paraId="75BE7A54" w14:textId="68DE9DDD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934DED">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Is project lead</w:t>
             </w:r>
             <w:r w:rsidR="00FF4952">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r w:rsidRPr="00934DED">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> a student</w:t>
             </w:r>
             <w:r w:rsidR="00D451DF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-              <w:t>doc</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or post-doc</w:t>
             </w:r>
             <w:r w:rsidRPr="00934DED">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00934DED" w:rsidR="00815401">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2767F036" w14:textId="240FF563" w:rsidR="00054C08" w:rsidRPr="00934DED" w:rsidRDefault="00E3383A" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00934DED" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00E3383A" w14:paraId="2767F036" w14:textId="240FF563">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934DED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934DED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -1622,51 +1597,51 @@
             <w:r w:rsidRPr="00934DED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00934DED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934DED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934DED">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00113C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00113C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -1675,146 +1650,146 @@
             <w:r w:rsidRPr="00113C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00113C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00113C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934DED">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">   No      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59771FA8" w14:textId="3AB5E64D" w:rsidR="00054C08" w:rsidRPr="00934DED" w:rsidRDefault="00815401" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00934DED" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00815401" w14:paraId="59771FA8" w14:textId="3AB5E64D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934DED">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:r w:rsidRPr="00934DED">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
             <w:r w:rsidRPr="00934DED">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>, provide mentor’s name, affiliation, and email address</w:t>
             </w:r>
-            <w:r w:rsidR="00BD3808" w:rsidRPr="00934DED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00934DED" w:rsidR="00BD3808">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A065A47" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00934DED" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00934DED" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="4A065A47" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0049033A" w14:paraId="472D0D80" w14:textId="77777777" w:rsidTr="51CA8EA5">
+      <w:tr w:rsidR="0049033A" w:rsidTr="51CA8EA5" w14:paraId="472D0D80" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3705" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6348832A" w14:textId="13A9EB18" w:rsidR="001B0A19" w:rsidRDefault="000C5BFC" w:rsidP="00B063FF">
+          <w:p w:rsidR="001B0A19" w:rsidP="00B063FF" w:rsidRDefault="000C5BFC" w14:paraId="6348832A" w14:textId="13A9EB18">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00863E4E">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Is project leader an ACT </w:t>
             </w:r>
             <w:r w:rsidR="00861D79">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>researcher</w:t>
             </w:r>
             <w:r w:rsidRPr="00863E4E">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">*? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DC37C87" w14:textId="6CC249E3" w:rsidR="000C5BFC" w:rsidRPr="00863E4E" w:rsidRDefault="000C5BFC" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00863E4E" w:rsidR="000C5BFC" w:rsidP="00B063FF" w:rsidRDefault="000C5BFC" w14:paraId="4DC37C87" w14:textId="6CC249E3">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00863E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00863E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -1822,51 +1797,51 @@
             <w:r w:rsidRPr="00863E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00863E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00863E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00863E4E">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00863E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00863E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -1875,822 +1850,822 @@
             <w:r w:rsidRPr="00863E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00863E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00863E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00863E4E">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">   No      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A2D9645" w14:textId="46EC2D7C" w:rsidR="000C5BFC" w:rsidRPr="00863E4E" w:rsidRDefault="000C5BFC" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00863E4E" w:rsidR="000C5BFC" w:rsidP="00B063FF" w:rsidRDefault="000C5BFC" w14:paraId="3A2D9645" w14:textId="46EC2D7C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00863E4E">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:r w:rsidRPr="00863E4E">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>no</w:t>
             </w:r>
             <w:r w:rsidRPr="00863E4E">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, provide the name of the ACT </w:t>
             </w:r>
             <w:r w:rsidR="00861D79">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>researcher</w:t>
             </w:r>
-            <w:r w:rsidR="00D761C3" w:rsidRPr="00863E4E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00863E4E" w:rsidR="00D761C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00863E4E">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>with whom you have consulted for this proposal (required):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F8D34BD" w14:textId="3B8A0D50" w:rsidR="000C5BFC" w:rsidRPr="00863E4E" w:rsidRDefault="000C5BFC" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00863E4E" w:rsidR="000C5BFC" w:rsidP="00B063FF" w:rsidRDefault="000C5BFC" w14:paraId="5F8D34BD" w14:textId="3B8A0D50">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="774B62F9" w14:textId="57331F87" w:rsidR="034FB706" w:rsidRPr="00840403" w:rsidRDefault="034FB706" w:rsidP="00113C72">
+    <w:p w:rsidRPr="00840403" w:rsidR="034FB706" w:rsidP="00113C72" w:rsidRDefault="034FB706" w14:paraId="774B62F9" w14:textId="57331F87">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840403">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="0005726B" w:rsidRPr="00840403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00840403" w:rsidR="0005726B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> An ACT </w:t>
       </w:r>
       <w:r w:rsidR="00861D79">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>researcher</w:t>
       </w:r>
-      <w:r w:rsidR="0046760A" w:rsidRPr="00840403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00840403" w:rsidR="0046760A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0005726B" w:rsidRPr="00840403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00840403" w:rsidR="0005726B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>is defined as someone who receives funding from the ACT U19 grant or one of its subcontracts</w:t>
       </w:r>
-      <w:r w:rsidR="00E3383A" w:rsidRPr="00840403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00840403" w:rsidR="00E3383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0005726B" w:rsidRPr="00840403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00840403" w:rsidR="0005726B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A1734E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The ACT website </w:t>
       </w:r>
       <w:r w:rsidR="006848C4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">includes </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="006848C4" w:rsidRPr="006848C4">
+      <w:hyperlink w:history="1" r:id="rId21">
+        <w:r w:rsidRPr="006848C4" w:rsidR="006848C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>a</w:t>
         </w:r>
         <w:r w:rsidRPr="006848C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> list of ACT </w:t>
         </w:r>
         <w:r w:rsidR="00861D79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>researchers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006848C4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00840403">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> If you are not an ACT </w:t>
       </w:r>
       <w:r w:rsidR="00861D79">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>researche</w:t>
       </w:r>
       <w:r w:rsidR="00007EE5">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00840403">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or already working with one on this proposal, ACT requires you to reach out to one for consultation on your proposal </w:t>
       </w:r>
       <w:r w:rsidRPr="00662306">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>prior to submission</w:t>
       </w:r>
       <w:r w:rsidRPr="00840403">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6210D0D9" w14:textId="054D58C4" w:rsidR="00054C08" w:rsidRPr="00F3365A" w:rsidRDefault="00BD3808" w:rsidP="0E78DA85">
+    <w:p w:rsidRPr="00F3365A" w:rsidR="00054C08" w:rsidP="0E78DA85" w:rsidRDefault="00BD3808" w14:paraId="6210D0D9" w14:textId="054D58C4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Please list all collaborat</w:t>
       </w:r>
-      <w:r w:rsidR="6F126B49" w:rsidRPr="00F3365A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F3365A" w:rsidR="6F126B49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ors</w:t>
       </w:r>
-      <w:r w:rsidR="12F9121C" w:rsidRPr="00F3365A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F3365A" w:rsidR="12F9121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(add additional rows if necessary)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9884" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3937"/>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="2887"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0049033A" w:rsidRPr="00FF74EE" w14:paraId="6DDA6E0F" w14:textId="77777777" w:rsidTr="00AA2462">
+      <w:tr w:rsidRPr="00FF74EE" w:rsidR="0049033A" w:rsidTr="00AA2462" w14:paraId="6DDA6E0F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5152F765" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00AA2462" w:rsidRDefault="00BD3808" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00AA2462" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00BD3808" w14:paraId="5152F765" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2462">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="76E9BAAD" w14:textId="7937AF86" w:rsidR="00054C08" w:rsidRPr="00AA2462" w:rsidRDefault="00BD3808" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00AA2462" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00BD3808" w14:paraId="76E9BAAD" w14:textId="7937AF86">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2462">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Affiliation                                  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2887" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7FAB68A5" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00AA2462" w:rsidRDefault="00BD3808" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00AA2462" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00BD3808" w14:paraId="7FAB68A5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA2462">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>E-mail Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0049033A" w:rsidRPr="00FF74EE" w14:paraId="0A6994FB" w14:textId="77777777" w:rsidTr="0E78DA85">
+      <w:tr w:rsidRPr="00FF74EE" w:rsidR="0049033A" w:rsidTr="0E78DA85" w14:paraId="0A6994FB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FBD39D8" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00FF74EE" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="6FBD39D8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4961122C" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00FF74EE" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="4961122C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2887" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0301D2" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00FF74EE" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="2C0301D2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0049033A" w:rsidRPr="00FF74EE" w14:paraId="296CF3DD" w14:textId="77777777" w:rsidTr="0E78DA85">
+      <w:tr w:rsidRPr="00FF74EE" w:rsidR="0049033A" w:rsidTr="0E78DA85" w14:paraId="296CF3DD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F8523CC" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00FF74EE" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="0F8523CC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01BB0EF2" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00FF74EE" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="01BB0EF2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2887" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0039187C" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00FF74EE" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="0039187C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0049033A" w:rsidRPr="00FF74EE" w14:paraId="3F1A1CB1" w14:textId="77777777" w:rsidTr="0E78DA85">
+      <w:tr w:rsidRPr="00FF74EE" w:rsidR="0049033A" w:rsidTr="0E78DA85" w14:paraId="3F1A1CB1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53D43334" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00FF74EE" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="53D43334" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EBD3E3E" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00FF74EE" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="0EBD3E3E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2887" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D0976AA" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00FF74EE" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="0D0976AA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0049033A" w:rsidRPr="00FF74EE" w14:paraId="4D00A3A8" w14:textId="77777777" w:rsidTr="0E78DA85">
+      <w:tr w:rsidRPr="00FF74EE" w:rsidR="0049033A" w:rsidTr="0E78DA85" w14:paraId="4D00A3A8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67CB9055" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00FF74EE" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="67CB9055" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="076D0B83" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00FF74EE" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="076D0B83" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2887" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D5F5303" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00FF74EE" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="7D5F5303" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0049033A" w:rsidRPr="00FF74EE" w14:paraId="6F4F9C0D" w14:textId="77777777" w:rsidTr="0E78DA85">
+      <w:tr w:rsidRPr="00FF74EE" w:rsidR="0049033A" w:rsidTr="0E78DA85" w14:paraId="6F4F9C0D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C9350C1" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00FF74EE" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="2C9350C1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A8DC518" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00FF74EE" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="2A8DC518" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2887" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BCF006A" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00FF74EE" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="1BCF006A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0049033A" w:rsidRPr="00FF74EE" w14:paraId="6A50B436" w14:textId="77777777" w:rsidTr="0E78DA85">
+      <w:tr w:rsidRPr="00FF74EE" w:rsidR="0049033A" w:rsidTr="0E78DA85" w14:paraId="6A50B436" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C228BBE" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00FF74EE" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="5C228BBE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3457DCF4" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00FF74EE" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="3457DCF4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2887" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29C449D2" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00FF74EE" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="29C449D2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0049033A" w:rsidRPr="00FF74EE" w14:paraId="6EBA2DAF" w14:textId="77777777" w:rsidTr="0E78DA85">
+      <w:tr w:rsidRPr="00FF74EE" w:rsidR="0049033A" w:rsidTr="0E78DA85" w14:paraId="6EBA2DAF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3937" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="351E5AED" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00FF74EE" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="351E5AED" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="689311BC" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00FF74EE" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="689311BC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2887" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D1C38C1" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00FF74EE" w:rsidRDefault="00054C08" w:rsidP="00B063FF">
+          <w:p w:rsidRPr="00FF74EE" w:rsidR="00054C08" w:rsidP="00B063FF" w:rsidRDefault="00054C08" w14:paraId="6D1C38C1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E15C367" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00FF74EE" w:rsidRDefault="00054C08">
+    <w:p w:rsidRPr="00FF74EE" w:rsidR="00054C08" w:rsidRDefault="00054C08" w14:paraId="1E15C367" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76636FB7" w14:textId="7D3687A6" w:rsidR="004F312C" w:rsidRPr="00F3365A" w:rsidRDefault="004F312C" w:rsidP="25E803C6">
+    <w:p w:rsidRPr="00F3365A" w:rsidR="004F312C" w:rsidP="25E803C6" w:rsidRDefault="004F312C" w14:paraId="76636FB7" w14:textId="7D3687A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF74EE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1.2 </w:t>
       </w:r>
       <w:r w:rsidR="00DF2B0F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Lead </w:t>
       </w:r>
-      <w:r w:rsidR="0091387B" w:rsidRPr="00F3365A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F3365A" w:rsidR="0091387B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Collaborator </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Attestation</w:t>
       </w:r>
       <w:r w:rsidR="005C064D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE0A672" w14:textId="27B2A106" w:rsidR="007E2F92" w:rsidRPr="00F3365A" w:rsidRDefault="007E2F92" w:rsidP="25E803C6">
+    <w:p w:rsidRPr="00F3365A" w:rsidR="007E2F92" w:rsidP="25E803C6" w:rsidRDefault="007E2F92" w14:paraId="1CE0A672" w14:textId="27B2A106">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Please check the box and enter your initials on the line below to complete the attestation</w:t>
       </w:r>
       <w:r w:rsidR="00B063FF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E40C936" w14:textId="635BAB14" w:rsidR="00170F99" w:rsidRPr="00F3365A" w:rsidRDefault="00170F99" w:rsidP="25E803C6">
+    <w:p w:rsidRPr="00F3365A" w:rsidR="00170F99" w:rsidP="25E803C6" w:rsidRDefault="00170F99" w14:paraId="5E40C936" w14:textId="635BAB14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>As the lead researcher of this proposal, I attest that</w:t>
       </w:r>
       <w:r w:rsidR="00791FDD">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3740451D" w14:textId="02211D8A" w:rsidR="00170F99" w:rsidRDefault="00170F99" w:rsidP="00170F99">
+    <w:p w:rsidR="00170F99" w:rsidP="00170F99" w:rsidRDefault="00170F99" w14:paraId="3740451D" w14:textId="02211D8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2700,102 +2675,102 @@
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">I have consulted with an ACT </w:t>
       </w:r>
       <w:r w:rsidR="00B14E5E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>researcher</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the preparation of this proposal</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Initials: ____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A8446D" w14:textId="77777777" w:rsidR="00170F99" w:rsidRDefault="00170F99" w:rsidP="00170F99">
+    <w:p w:rsidR="00170F99" w:rsidP="00170F99" w:rsidRDefault="00170F99" w14:paraId="37A8446D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A4AB5B0" w14:textId="77777777" w:rsidR="007C69AF" w:rsidRDefault="007C69AF" w:rsidP="007C69AF">
+    <w:p w:rsidR="007C69AF" w:rsidP="007C69AF" w:rsidRDefault="007C69AF" w14:paraId="2A4AB5B0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2805,90 +2780,90 @@
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ll listed collaborators have had adequate opportunity to review this proposal and endorse its submission for review by the ACT Proposals &amp; Publications Committee. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Initials: ____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E779C7B" w14:textId="77777777" w:rsidR="00ED531B" w:rsidRDefault="00ED531B" w:rsidP="007C69AF">
+    <w:p w:rsidR="00ED531B" w:rsidP="007C69AF" w:rsidRDefault="00ED531B" w14:paraId="4E779C7B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C9AB764" w14:textId="78A8B895" w:rsidR="00170F99" w:rsidRDefault="00170F99" w:rsidP="00170F99">
+    <w:p w:rsidR="00170F99" w:rsidP="00170F99" w:rsidRDefault="00170F99" w14:paraId="3C9AB764" w14:textId="78A8B895">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2898,136 +2873,136 @@
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>I have reviewed the</w:t>
       </w:r>
       <w:r w:rsidR="00D7696F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ACT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="008441B4" w:rsidRPr="00F05F25">
+      <w:hyperlink w:history="1" r:id="rId22">
+        <w:r w:rsidRPr="00F05F25" w:rsidR="008441B4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Collaborative Research </w:t>
         </w:r>
-        <w:r w:rsidR="00F05F25" w:rsidRPr="00F05F25">
+        <w:r w:rsidRPr="00F05F25" w:rsidR="00F05F25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Attestation and </w:t>
         </w:r>
         <w:r w:rsidRPr="00F05F25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Data Use Agreement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D7696F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>which are required to be signed and executed to conduct this research</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Initials: ____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167A3D50" w14:textId="77777777" w:rsidR="00170F99" w:rsidRDefault="00170F99" w:rsidP="00170F99">
+    <w:p w:rsidR="00170F99" w:rsidP="00170F99" w:rsidRDefault="00170F99" w14:paraId="167A3D50" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A060607" w14:textId="08DAE34D" w:rsidR="00D876DA" w:rsidRDefault="00712646">
+    <w:p w:rsidR="00D876DA" w:rsidRDefault="00712646" w14:paraId="4A060607" w14:textId="08DAE34D">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
@@ -3038,222 +3013,221 @@
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00086F6A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If I am a student, my mentor </w:t>
       </w:r>
       <w:r w:rsidR="00940584">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">is listed as a collaborator and </w:t>
       </w:r>
       <w:r w:rsidR="00086F6A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">has </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>reviewed and endorsed this proposal</w:t>
       </w:r>
-      <w:r w:rsidR="00940584" w:rsidRPr="00F3365A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F3365A" w:rsidR="00940584">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00940584" w:rsidRPr="00F3365A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F3365A" w:rsidR="00940584">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Initials: ____________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D876DA">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A03457F" w14:textId="00EAC7F7" w:rsidR="00054C08" w:rsidRDefault="00BD3808">
+    <w:p w:rsidR="00054C08" w:rsidRDefault="00BD3808" w14:paraId="0A03457F" w14:textId="00EAC7F7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="25E803C6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Section Two: General information regarding the request</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="25E803C6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8DDDEC" w14:textId="3FAF8E96" w:rsidR="00054C08" w:rsidRPr="00A2465C" w:rsidRDefault="00BD3808" w:rsidP="00ED1EBC">
+    <w:p w:rsidRPr="00A2465C" w:rsidR="00054C08" w:rsidP="00ED1EBC" w:rsidRDefault="00BD3808" w14:paraId="3A8DDDEC" w14:textId="3FAF8E96">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2465C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="0001390B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A2465C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> What is the purpose of this request? </w:t>
       </w:r>
       <w:r w:rsidRPr="00A2465C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(C</w:t>
       </w:r>
-      <w:r w:rsidR="006D37E2" w:rsidRPr="00A2465C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A2465C" w:rsidR="006D37E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">heck </w:t>
       </w:r>
       <w:r w:rsidRPr="00A2465C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>all that apply):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9318" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="544"/>
         <w:gridCol w:w="8774"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00162279" w:rsidRPr="00A2465C" w14:paraId="10ADDC1D" w14:textId="77777777" w:rsidTr="617F57BA">
+      <w:tr w:rsidRPr="00A2465C" w:rsidR="00162279" w:rsidTr="617F57BA" w14:paraId="10ADDC1D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F8776D5" w14:textId="371602C6" w:rsidR="00054C08" w:rsidRPr="00A2465C" w:rsidRDefault="00901E4D" w:rsidP="25E803C6">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="00054C08" w:rsidP="25E803C6" w:rsidRDefault="00901E4D" w14:paraId="6F8776D5" w14:textId="371602C6">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -3266,131 +3240,131 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8774" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE6A9E3" w14:textId="0CD0C284" w:rsidR="00054C08" w:rsidRPr="00A2465C" w:rsidRDefault="00B104C2">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="00054C08" w:rsidRDefault="00B104C2" w14:paraId="3AE6A9E3" w14:textId="0CD0C284">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Use data to s</w:t>
             </w:r>
-            <w:r w:rsidR="00BD3808" w:rsidRPr="00A2465C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00A2465C" w:rsidR="00BD3808">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">upport </w:t>
             </w:r>
             <w:r w:rsidR="009A63EF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r w:rsidR="006565F7">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">new </w:t>
             </w:r>
             <w:r w:rsidR="00387728">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">manuscript </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E104182" w14:textId="74B8F892" w:rsidR="00054C08" w:rsidRPr="00A2465C" w:rsidRDefault="00BD3808" w:rsidP="00404218">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="00054C08" w:rsidP="00404218" w:rsidRDefault="00BD3808" w14:paraId="3E104182" w14:textId="74B8F892">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2465C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Please list at least 3 Key Words for </w:t>
             </w:r>
-            <w:r w:rsidR="438D205B" w:rsidRPr="00A2465C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00A2465C" w:rsidR="438D205B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">this </w:t>
             </w:r>
             <w:r w:rsidR="00C47830">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>manuscript</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">:    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A63EF" w:rsidRPr="00A2465C" w14:paraId="4AC06A95" w14:textId="77777777" w:rsidTr="617F57BA">
+      <w:tr w:rsidRPr="00A2465C" w:rsidR="009A63EF" w:rsidTr="617F57BA" w14:paraId="4AC06A95" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BDC4BCB" w14:textId="20EFF8DC" w:rsidR="009A63EF" w:rsidRPr="00A2465C" w:rsidRDefault="009A63EF" w:rsidP="009A63EF">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="009A63EF" w:rsidP="009A63EF" w:rsidRDefault="009A63EF" w14:paraId="0BDC4BCB" w14:textId="20EFF8DC">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -3409,158 +3383,150 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8774" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="312AD276" w14:textId="07387432" w:rsidR="009A63EF" w:rsidRPr="00A2465C" w:rsidRDefault="007856AC" w:rsidP="009A63EF">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="009A63EF" w:rsidP="009A63EF" w:rsidRDefault="007856AC" w14:paraId="312AD276" w14:textId="07387432">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Use data to s</w:t>
             </w:r>
-            <w:r w:rsidR="009A63EF" w:rsidRPr="00A2465C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00A2465C" w:rsidR="009A63EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">upport </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009A63EF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="009A63EF" w:rsidRPr="00387728">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00387728" w:rsidR="009A63EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006565F7">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">new </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00387728" w:rsidR="009A63EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>scholarly work</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D546C03" w14:textId="7F039BC5" w:rsidR="009A63EF" w:rsidRPr="00A2465C" w:rsidRDefault="009A63EF" w:rsidP="009A63EF">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="009A63EF" w:rsidP="009A63EF" w:rsidRDefault="009A63EF" w14:paraId="1D546C03" w14:textId="7F039BC5">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2465C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Please </w:t>
             </w:r>
             <w:r w:rsidR="00443876">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>briefly describe the type of scholarly work planned (</w:t>
             </w:r>
             <w:r w:rsidR="00F11529">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">e.g., conference workshop, </w:t>
             </w:r>
             <w:r w:rsidR="00DA1A0C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidR="00852274">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ecture, etc.) and </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">list at least 3 Key Words for this scholarly work:    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B80325" w:rsidRPr="00A2465C" w14:paraId="3E57859D" w14:textId="77777777" w:rsidTr="00772B0F">
+      <w:tr w:rsidRPr="00A2465C" w:rsidR="00B80325" w:rsidTr="00772B0F" w14:paraId="3E57859D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="152EA3D3" w14:textId="27D89832" w:rsidR="00B80325" w:rsidRPr="00A2465C" w:rsidRDefault="00B80325" w:rsidP="009A63EF">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="00B80325" w:rsidP="009A63EF" w:rsidRDefault="00B80325" w14:paraId="152EA3D3" w14:textId="27D89832">
             <w:pPr>
               <w:spacing w:line="219" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -3579,109 +3545,109 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8774" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="394F9D6F" w14:textId="1079B388" w:rsidR="009F7030" w:rsidRPr="00A2465C" w:rsidRDefault="007856AC" w:rsidP="0037529E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00A2465C" w:rsidR="009F7030" w:rsidP="0037529E" w:rsidRDefault="007856AC" w14:paraId="394F9D6F" w14:textId="1079B388">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Use data to a</w:t>
             </w:r>
             <w:r w:rsidR="00EC4A7D">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ssess feasibility </w:t>
             </w:r>
             <w:r w:rsidR="00B864FA">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidR="002B507A">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00B864FA">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> or prepare for a study</w:t>
             </w:r>
             <w:r w:rsidR="00404218">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A63EF" w:rsidRPr="00A2465C" w14:paraId="3E775D55" w14:textId="77777777" w:rsidTr="00772B0F">
+      <w:tr w:rsidRPr="00A2465C" w:rsidR="009A63EF" w:rsidTr="00772B0F" w14:paraId="3E775D55" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07454677" w14:textId="580BDE56" w:rsidR="009A63EF" w:rsidRPr="00A2465C" w:rsidRDefault="009A63EF" w:rsidP="009A63EF">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="009A63EF" w:rsidP="009A63EF" w:rsidRDefault="009A63EF" w14:paraId="07454677" w14:textId="580BDE56">
             <w:pPr>
               <w:spacing w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -3694,693 +3660,693 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8774" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11928EA7" w14:textId="3A8567E7" w:rsidR="0037529E" w:rsidRPr="00A2465C" w:rsidRDefault="009A63EF" w:rsidP="0037529E">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00A2465C" w:rsidR="0037529E" w:rsidP="0037529E" w:rsidRDefault="009A63EF" w14:paraId="11928EA7" w14:textId="3A8567E7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2465C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r w:rsidR="007F4CF4">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">please describe: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0444565B" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="00A2465C" w:rsidRDefault="00054C08" w:rsidP="25E803C6">
+    <w:p w:rsidRPr="00A2465C" w:rsidR="00054C08" w:rsidP="25E803C6" w:rsidRDefault="00054C08" w14:paraId="0444565B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CB197AE" w14:textId="23483AEB" w:rsidR="00054C08" w:rsidRPr="00A2465C" w:rsidRDefault="0001390B" w:rsidP="25E803C6">
+    <w:p w:rsidRPr="00A2465C" w:rsidR="00054C08" w:rsidP="25E803C6" w:rsidRDefault="0001390B" w14:paraId="4CB197AE" w14:textId="23483AEB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.2</w:t>
       </w:r>
-      <w:r w:rsidR="00BD3808" w:rsidRPr="00A2465C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A2465C" w:rsidR="00BD3808">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Are there any deadlines associated with this request? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5414D802" w14:textId="581AE3E7" w:rsidR="00054C08" w:rsidRPr="00A2465C" w:rsidRDefault="00BD3808" w:rsidP="00E4288A">
+    <w:p w:rsidRPr="00A2465C" w:rsidR="00054C08" w:rsidP="00E4288A" w:rsidRDefault="00BD3808" w14:paraId="5414D802" w14:textId="581AE3E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2465C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00901E4D" w:rsidRPr="00A2465C">
+      <w:r w:rsidRPr="00A2465C" w:rsidR="00901E4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00901E4D" w:rsidRPr="00A2465C">
+      <w:r w:rsidRPr="00A2465C" w:rsidR="00901E4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00901E4D" w:rsidRPr="00A2465C">
+      <w:r w:rsidRPr="00A2465C" w:rsidR="00901E4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00901E4D" w:rsidRPr="00A2465C">
+      <w:r w:rsidRPr="00A2465C" w:rsidR="00901E4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00901E4D" w:rsidRPr="00A2465C">
+      <w:r w:rsidRPr="00A2465C" w:rsidR="00901E4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00901E4D" w:rsidRPr="00A2465C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A2465C" w:rsidR="00901E4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A2465C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A2465C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
-      <w:r w:rsidR="001C18E9" w:rsidRPr="00A2465C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A2465C" w:rsidR="001C18E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> -&gt; </w:t>
       </w:r>
       <w:r w:rsidRPr="00A2465C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please specify date and type of deadline:</w:t>
       </w:r>
-      <w:r w:rsidR="001C18E9" w:rsidRPr="00A2465C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A2465C" w:rsidR="001C18E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00A2465C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAFB0D9" w14:textId="76408FE2" w:rsidR="00054C08" w:rsidRPr="00A2465C" w:rsidRDefault="00BD3808" w:rsidP="00E4288A">
+    <w:p w:rsidRPr="00A2465C" w:rsidR="00054C08" w:rsidP="00E4288A" w:rsidRDefault="00BD3808" w14:paraId="3EAFB0D9" w14:textId="76408FE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2465C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00901E4D" w:rsidRPr="00A2465C">
+      <w:r w:rsidRPr="00A2465C" w:rsidR="00901E4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00901E4D" w:rsidRPr="00A2465C">
+      <w:r w:rsidRPr="00A2465C" w:rsidR="00901E4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00901E4D" w:rsidRPr="00A2465C">
+      <w:r w:rsidRPr="00A2465C" w:rsidR="00901E4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00901E4D" w:rsidRPr="00A2465C">
+      <w:r w:rsidRPr="00A2465C" w:rsidR="00901E4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00901E4D" w:rsidRPr="00A2465C">
+      <w:r w:rsidRPr="00A2465C" w:rsidR="00901E4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00901E4D" w:rsidRPr="00A2465C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A2465C" w:rsidR="00901E4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A2465C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E046F1" w14:textId="36306477" w:rsidR="00246F9D" w:rsidRPr="00F3365A" w:rsidRDefault="0001390B" w:rsidP="00246F9D">
+    <w:p w:rsidRPr="00F3365A" w:rsidR="00246F9D" w:rsidP="00246F9D" w:rsidRDefault="0001390B" w14:paraId="45E046F1" w14:textId="36306477">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.3</w:t>
       </w:r>
-      <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> How did you hear about the ACT study and determine that its data would be a good fit for your project?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480E6EFB" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="002B26EE" w:rsidRDefault="00000000" w:rsidP="00246F9D">
+    <w:p w:rsidRPr="002B26EE" w:rsidR="00246F9D" w:rsidP="00246F9D" w:rsidRDefault="00000000" w14:paraId="480E6EFB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:tag w:val="goog_rdk_0"/>
           <w:id w:val="-1691986595"/>
           <w:placeholder>
             <w:docPart w:val="585A639BEBE045F890E10B1D4D24866E"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:checkBox>
                   <w:sizeAuto/>
                   <w:default w:val="0"/>
                 </w:checkBox>
               </w:ffData>
             </w:fldChar>
           </w:r>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
           </w:r>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
           </w:r>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00246F9D" w:rsidRPr="002B26EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="002B26EE" w:rsidR="00246F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00246F9D" w:rsidRPr="002B26EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="002B26EE" w:rsidR="00246F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Previous work with ACT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC46E72" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="002B26EE" w:rsidRDefault="00000000" w:rsidP="00246F9D">
+    <w:p w:rsidRPr="002B26EE" w:rsidR="00246F9D" w:rsidP="00246F9D" w:rsidRDefault="00000000" w14:paraId="6CC46E72" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:tag w:val="goog_rdk_0"/>
           <w:id w:val="354536673"/>
           <w:placeholder>
             <w:docPart w:val="E18DC4EC42DC4C1A85BC91E9266C91AA"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:checkBox>
                   <w:sizeAuto/>
                   <w:default w:val="0"/>
                 </w:checkBox>
               </w:ffData>
             </w:fldChar>
           </w:r>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
           </w:r>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
           </w:r>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00246F9D" w:rsidRPr="002B26EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="002B26EE" w:rsidR="00246F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Alzheimer’s Disease Genetics Consortium (ADGC)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46CDEE65" w14:textId="29EB4D2E" w:rsidR="00246F9D" w:rsidRPr="002B26EE" w:rsidRDefault="00000000" w:rsidP="00246F9D">
+    <w:p w:rsidRPr="002B26EE" w:rsidR="00246F9D" w:rsidP="00246F9D" w:rsidRDefault="00000000" w14:paraId="46CDEE65" w14:textId="29EB4D2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:tag w:val="goog_rdk_1"/>
           <w:id w:val="872505719"/>
           <w:placeholder>
             <w:docPart w:val="585A639BEBE045F890E10B1D4D24866E"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:checkBox>
                   <w:sizeAuto/>
                   <w:default w:val="0"/>
                 </w:checkBox>
               </w:ffData>
             </w:fldChar>
           </w:r>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
           </w:r>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
           </w:r>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00246F9D" w:rsidRPr="002B26EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="002B26EE" w:rsidR="00246F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00246F9D" w:rsidRPr="002B26EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="002B26EE" w:rsidR="00246F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Introduction by ACT </w:t>
       </w:r>
       <w:r w:rsidR="00B14E5E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>researcher</w:t>
       </w:r>
-      <w:r w:rsidR="00246F9D" w:rsidRPr="002B26EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="002B26EE" w:rsidR="00246F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s (conference talk, publication, personal contact, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653F7095" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="002B26EE" w:rsidRDefault="00000000" w:rsidP="00246F9D">
+    <w:p w:rsidRPr="002B26EE" w:rsidR="00246F9D" w:rsidP="00246F9D" w:rsidRDefault="00000000" w14:paraId="653F7095" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:tag w:val="goog_rdk_2"/>
           <w:id w:val="1853915873"/>
           <w:placeholder>
             <w:docPart w:val="585A639BEBE045F890E10B1D4D24866E"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:checkBox>
                   <w:sizeAuto/>
                   <w:default w:val="0"/>
                 </w:checkBox>
               </w:ffData>
             </w:fldChar>
           </w:r>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
           </w:r>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
           </w:r>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00246F9D" w:rsidRPr="002B26EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="002B26EE" w:rsidR="00246F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00246F9D" w:rsidRPr="002B26EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="002B26EE" w:rsidR="00246F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ACT </w:t>
       </w:r>
       <w:r w:rsidR="00246F9D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Study </w:t>
       </w:r>
-      <w:r w:rsidR="00246F9D" w:rsidRPr="002B26EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="002B26EE" w:rsidR="00246F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>website</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DCEE071" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="002B26EE" w:rsidRDefault="00246F9D" w:rsidP="00246F9D">
+    <w:p w:rsidRPr="002B26EE" w:rsidR="00246F9D" w:rsidP="00246F9D" w:rsidRDefault="00246F9D" w14:paraId="4DCEE071" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -4388,82 +4354,68 @@
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B26EE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-        <w:t>, NIAGADs, etc.)</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Federal repository (dbGaP, NIAGADs, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14852080" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="002B26EE" w:rsidRDefault="00246F9D" w:rsidP="00246F9D">
+    <w:p w:rsidRPr="002B26EE" w:rsidR="00246F9D" w:rsidP="00246F9D" w:rsidRDefault="00246F9D" w14:paraId="14852080" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -4471,782 +4423,776 @@
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B26EE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Allen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Institute </w:t>
       </w:r>
       <w:r w:rsidRPr="002B26EE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>website</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523C92FC" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="002B26EE" w:rsidRDefault="00000000" w:rsidP="00246F9D">
+    <w:p w:rsidRPr="002B26EE" w:rsidR="00246F9D" w:rsidP="00246F9D" w:rsidRDefault="00000000" w14:paraId="523C92FC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:tag w:val="goog_rdk_5"/>
           <w:id w:val="2026054057"/>
           <w:placeholder>
             <w:docPart w:val="585A639BEBE045F890E10B1D4D24866E"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:checkBox>
                   <w:sizeAuto/>
                   <w:default w:val="0"/>
                 </w:checkBox>
               </w:ffData>
             </w:fldChar>
           </w:r>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
           </w:r>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
           </w:r>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
+          <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00246F9D" w:rsidRPr="002B26EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="002B26EE" w:rsidR="00246F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00246F9D" w:rsidRPr="002B26EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="002B26EE" w:rsidR="00246F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Other: _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DFA822" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="00F3365A" w:rsidRDefault="00246F9D" w:rsidP="00246F9D">
+    <w:p w:rsidRPr="00F3365A" w:rsidR="00246F9D" w:rsidP="00246F9D" w:rsidRDefault="00246F9D" w14:paraId="78DFA822" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37421158" w14:textId="1274A637" w:rsidR="00246F9D" w:rsidRPr="004828AB" w:rsidRDefault="0001390B" w:rsidP="00246F9D">
+    <w:p w:rsidRPr="004828AB" w:rsidR="00246F9D" w:rsidP="00246F9D" w:rsidRDefault="0001390B" w14:paraId="37421158" w14:textId="1274A637">
       <w:pPr>
         <w:spacing w:after="80" w:line="219" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.4</w:t>
       </w:r>
-      <w:r w:rsidR="00246F9D" w:rsidRPr="5C4FC3EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="5C4FC3EC" w:rsidR="00246F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> If needed, do you currently have funding to support ACT study staff </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> on this project? </w:t>
+        <w:t xml:space="preserve"> If needed, do you currently have funding to support ACT study staff work on this project? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA03382" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="00FC09A6" w:rsidRDefault="00246F9D" w:rsidP="00246F9D">
+    <w:p w:rsidRPr="00FC09A6" w:rsidR="00246F9D" w:rsidP="00246F9D" w:rsidRDefault="00246F9D" w14:paraId="7CA03382" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="80" w:line="219" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC09A6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">This includes funding for programming, assistance with analyses, and/or preparation of lab samples. Funding has no bearing on whether your proposal is approved. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9900" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="619"/>
         <w:gridCol w:w="9281"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00246F9D" w:rsidRPr="00464D48" w14:paraId="4331FAFD" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00464D48" w:rsidR="00246F9D" w:rsidTr="00867EB7" w14:paraId="4331FAFD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="619" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28E4FA90" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
+          <w:p w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="28E4FA90" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="736D355C" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="736D355C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00464D48">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00464D48">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00464D48">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00464D48">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00464D48">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FA4FC77" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
+          <w:p w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="3FA4FC77" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="37762664" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="00464D48" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00464D48" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="37762664" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9281" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AAB96E8" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
+          <w:p w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="4AAB96E8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D84ECA">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidRPr="00D84ECA">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, I </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">currently </w:t>
             </w:r>
             <w:r w:rsidRPr="00D84ECA">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>have sources of funding to pay for ACT work (please state all sources):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33C90E2F" w14:textId="226BE019" w:rsidR="00246F9D" w:rsidRPr="007C6CBE" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
+          <w:p w:rsidRPr="007C6CBE" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="33C90E2F" w14:textId="226BE019">
             <w:pPr>
               <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001235E6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Source: </w:t>
             </w:r>
             <w:r w:rsidRPr="001235E6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="001235E6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="001235E6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="001235E6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="001235E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">_________________ </w:t>
             </w:r>
             <w:r w:rsidRPr="001235E6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>Start &amp; end dates</w:t>
             </w:r>
             <w:r w:rsidRPr="001235E6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (month/yr - month/yr) </w:t>
             </w:r>
             <w:r w:rsidRPr="003373DF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="003373DF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="003373DF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="003373DF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="003373DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">_________________  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246F9D" w:rsidRPr="00464D48" w14:paraId="7C584285" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00464D48" w:rsidR="00246F9D" w:rsidTr="00867EB7" w14:paraId="7C584285" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="116"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="619" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F76948C" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="00464D48" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
+          <w:p w:rsidRPr="00464D48" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="6F76948C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00464D48">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00464D48">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00464D48">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00464D48">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00464D48">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9281" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="332DBA7E" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="001235E6" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
+          <w:p w:rsidRPr="001235E6" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="332DBA7E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D84ECA">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
             <w:r w:rsidRPr="00D84ECA">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, I do not </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">currently </w:t>
             </w:r>
             <w:r w:rsidRPr="00D84ECA">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>have any sources of funding.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246F9D" w:rsidRPr="00464D48" w14:paraId="2CD7C966" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00464D48" w:rsidR="00246F9D" w:rsidTr="00867EB7" w14:paraId="2CD7C966" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="619" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60FCE4D8" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="00464D48" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
+          <w:p w:rsidRPr="00464D48" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="60FCE4D8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00464D48">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00464D48">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00464D48">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00464D48">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00464D48">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9281" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60E42E79" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="001235E6" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
+          <w:p w:rsidRPr="001235E6" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="60E42E79" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D84ECA">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r w:rsidRPr="00D84ECA">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (e.g.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>, planned</w:t>
             </w:r>
             <w:r w:rsidRPr="00D84ECA">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> grant application):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D56280B" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRDefault="00246F9D" w:rsidP="00246F9D">
+    <w:p w:rsidR="00246F9D" w:rsidP="00246F9D" w:rsidRDefault="00246F9D" w14:paraId="6D56280B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="80" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D4B0D9B" w14:textId="4AFC4191" w:rsidR="00246F9D" w:rsidRPr="00F3365A" w:rsidRDefault="0001390B" w:rsidP="00246F9D">
+    <w:p w:rsidRPr="00F3365A" w:rsidR="00246F9D" w:rsidP="00246F9D" w:rsidRDefault="0001390B" w14:paraId="1D4B0D9B" w14:textId="4AFC4191">
       <w:pPr>
         <w:spacing w:after="80" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.5</w:t>
       </w:r>
       <w:r w:rsidR="008B7DBC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Is this request associated with one or more of ACT’s ongoing U19 Projects or Cores, affiliated grants, or a prior approved proposal?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6355C474" w14:textId="11899B7E" w:rsidR="00246F9D" w:rsidRPr="00F3365A" w:rsidRDefault="00246F9D" w:rsidP="00246F9D">
+    <w:p w:rsidRPr="00F3365A" w:rsidR="00246F9D" w:rsidP="00246F9D" w:rsidRDefault="00246F9D" w14:paraId="6355C474" w14:textId="11899B7E">
       <w:pPr>
         <w:spacing w:after="80" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B26EE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -5291,103 +5237,103 @@
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidR="00770A4F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00770A4F" w:rsidRPr="00705440">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:r w:rsidRPr="00705440" w:rsidR="00770A4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please complete </w:t>
       </w:r>
       <w:r w:rsidR="008B7DBC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>item</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001920D2">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>2.6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5E8B7A" w14:textId="27AB76FA" w:rsidR="00246F9D" w:rsidRPr="002B26EE" w:rsidRDefault="00246F9D" w:rsidP="00246F9D">
+    <w:p w:rsidRPr="002B26EE" w:rsidR="00246F9D" w:rsidP="00246F9D" w:rsidRDefault="00246F9D" w14:paraId="6C5E8B7A" w14:textId="27AB76FA">
       <w:pPr>
         <w:spacing w:after="80" w:line="219" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B26EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="002B26EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -5395,212 +5341,211 @@
       <w:r w:rsidRPr="002B26EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="002B26EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002B26EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
       <w:r w:rsidR="00770A4F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00770A4F" w:rsidRPr="00705440">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:r w:rsidRPr="00705440" w:rsidR="00770A4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please skip to </w:t>
       </w:r>
       <w:r w:rsidR="008B7DBC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>item</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001920D2">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="008B7DBC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3365A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002B26EE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0219B266" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="00F3365A" w:rsidRDefault="00246F9D" w:rsidP="00246F9D">
+    <w:p w:rsidRPr="00F3365A" w:rsidR="00246F9D" w:rsidP="00246F9D" w:rsidRDefault="00246F9D" w14:paraId="0219B266" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="80" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EDD95E6" w14:textId="4DD97815" w:rsidR="00246F9D" w:rsidRPr="00F3365A" w:rsidRDefault="0001390B" w:rsidP="00246F9D">
+    <w:p w:rsidRPr="00F3365A" w:rsidR="00246F9D" w:rsidP="00246F9D" w:rsidRDefault="0001390B" w14:paraId="2EDD95E6" w14:textId="4DD97815">
       <w:pPr>
         <w:spacing w:after="80" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="008B7DBC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Please indicate which ACT </w:t>
       </w:r>
       <w:r w:rsidR="00246F9D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">U19 </w:t>
       </w:r>
-      <w:r w:rsidR="00246F9D" w:rsidRPr="00F3365A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F3365A" w:rsidR="00246F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Project, Core, ACT-affiliated project, or prior approved proposal with which this proposal is associated.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10327" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="544"/>
         <w:gridCol w:w="4473"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="4680"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00246F9D" w:rsidRPr="00093E17" w14:paraId="6B2129EE" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidTr="00867EB7" w14:paraId="6B2129EE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05CC5DCB" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="05CC5DCB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -5613,79 +5558,79 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C36F8EF" w14:textId="6C3BB23E" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="0C36F8EF" w14:textId="6C3BB23E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351545">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ACT U19 </w:t>
             </w:r>
             <w:r w:rsidRPr="00093E17">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Project 1: Physical activity, sedentary behavior, and sleep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33F8A78A" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="33F8A78A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -5698,93 +5643,93 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6540343E" w14:textId="76EF4DC0" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00D876DA" w:rsidP="00E25427">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00D876DA" w14:paraId="6540343E" w14:textId="76EF4DC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F71AB">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ACT U19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00093E17">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Admin Core </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246F9D" w:rsidRPr="00093E17" w14:paraId="411F1F7C" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidTr="00867EB7" w14:paraId="411F1F7C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72526F84" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="72526F84" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -5797,87 +5742,87 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F8D160F" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="5F8D160F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F71AB">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ACT U19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00093E17">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Project 2: Cognitively defined subgroups</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42942813" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="42942813" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -5890,93 +5835,93 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48D22696" w14:textId="5586B5A9" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00D876DA" w:rsidP="00E25427">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00D876DA" w14:paraId="48D22696" w14:textId="5586B5A9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F71AB">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ACT U19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00093E17">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Clinical Core</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246F9D" w:rsidRPr="00093E17" w14:paraId="2FFD3B41" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidTr="00867EB7" w14:paraId="2FFD3B41" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6207AD77" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="6207AD77" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -5989,87 +5934,87 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B968AC4" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="5B968AC4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F71AB">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ACT U19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00093E17">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Project 3: Translational pharmacoepidemiology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3956678E" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="3956678E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -6082,94 +6027,94 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42CF9112" w14:textId="0450C26D" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00D876DA" w:rsidP="00E25427">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00D876DA" w14:paraId="42CF9112" w14:textId="0450C26D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F71AB">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ACT U19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00093E17">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Data &amp; Analysis Core</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246F9D" w:rsidRPr="00093E17" w14:paraId="73DAB856" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidTr="00867EB7" w14:paraId="73DAB856" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20D6ECAE" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="20D6ECAE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="219" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -6182,73 +6127,73 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70428E4C" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="70428E4C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00093E17">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ACT – EYE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4459F790" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="4459F790" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -6261,94 +6206,94 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A7B3630" w14:textId="6BAC4CA9" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00D876DA" w:rsidP="00E25427">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00D876DA" w14:paraId="4A7B3630" w14:textId="6BAC4CA9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F71AB">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ACT U19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00093E17">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Life Course Core</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246F9D" w:rsidRPr="00093E17" w14:paraId="23F967E0" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidTr="00867EB7" w14:paraId="23F967E0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28DEA079" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="28DEA079" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="219" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -6361,79 +6306,79 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FBF04B7" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="7FBF04B7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5C4FC3EC">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ACT - AIR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Imaging Records)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E24DA9D" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="5E24DA9D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -6446,94 +6391,94 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46E395DF" w14:textId="55CB19DE" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00D876DA" w:rsidP="00E25427">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00D876DA" w14:paraId="46E395DF" w14:textId="55CB19DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F71AB">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ACT U19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00093E17">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Neuropathology Core</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246F9D" w:rsidRPr="00093E17" w14:paraId="0900664D" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidTr="00867EB7" w14:paraId="0900664D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3212CA60" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="3212CA60" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="219" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -6546,73 +6491,73 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15EAA217" w14:textId="2BED653A" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00102647" w:rsidP="00E25427">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00102647" w14:paraId="15EAA217" w14:textId="2BED653A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00093E17">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Alzheimer’s Disease Genetics Consortium Special Analysis Group (SAG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6558FE55" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00246F9D" w:rsidP="00E25427">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00246F9D" w14:paraId="6558FE55" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -6625,89 +6570,89 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2221E2A4" w14:textId="6BF1926E" w:rsidR="00246F9D" w:rsidRPr="00093E17" w:rsidRDefault="00D876DA" w:rsidP="00E25427">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00093E17" w:rsidR="00246F9D" w:rsidP="00E25427" w:rsidRDefault="00D876DA" w14:paraId="2221E2A4" w14:textId="6BF1926E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F71AB">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ACT U19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00093E17">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Neuroimaging Core</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00102647" w:rsidRPr="00093E17" w14:paraId="24D67BED" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00093E17" w:rsidR="00102647" w:rsidTr="00867EB7" w14:paraId="24D67BED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1875E99C" w14:textId="30FA6510" w:rsidR="00102647" w:rsidRPr="00F3365A" w:rsidRDefault="00102647" w:rsidP="00E25427">
+          <w:p w:rsidRPr="00F3365A" w:rsidR="00102647" w:rsidP="00E25427" w:rsidRDefault="00102647" w14:paraId="1875E99C" w14:textId="30FA6510">
             <w:pPr>
               <w:spacing w:line="219" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -6727,84 +6672,76 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8FBA1E" w14:textId="33EEE7F3" w:rsidR="00102647" w:rsidRPr="00093E17" w:rsidRDefault="00102647" w:rsidP="00E25427">
-[...5 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w:rsidRPr="00093E17" w:rsidR="00102647" w:rsidP="00E25427" w:rsidRDefault="00102647" w14:paraId="7E8FBA1E" w14:textId="33EEE7F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00093E17">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> grant</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Other grant</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>, please specify:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE416CB" w14:textId="1103E68A" w:rsidR="00102647" w:rsidRPr="00F3365A" w:rsidRDefault="00102647" w:rsidP="00E25427">
+          <w:p w:rsidRPr="00F3365A" w:rsidR="00102647" w:rsidP="00E25427" w:rsidRDefault="00102647" w14:paraId="6AE416CB" w14:textId="1103E68A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -6822,1738 +6759,1737 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F3365A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4B5A5D" w14:textId="69E26ECD" w:rsidR="00102647" w:rsidRPr="008F71AB" w:rsidRDefault="00102647" w:rsidP="00E25427">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="008F71AB" w:rsidR="00102647" w:rsidP="00E25427" w:rsidRDefault="00102647" w14:paraId="4B4B5A5D" w14:textId="69E26ECD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00102647">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t>reviously approved proposal,</w:t>
             </w:r>
             <w:r w:rsidRPr="00093E17">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">please </w:t>
             </w:r>
             <w:r w:rsidRPr="00093E17">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>specify assigned number and title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="696DF0D3" w14:textId="77777777" w:rsidR="00246F9D" w:rsidRDefault="00246F9D" w:rsidP="00246F9D">
+    <w:p w:rsidR="00246F9D" w:rsidP="00246F9D" w:rsidRDefault="00246F9D" w14:paraId="696DF0D3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="571392FB" w14:textId="22C99B39" w:rsidR="00600B90" w:rsidRPr="00600B90" w:rsidRDefault="0001390B" w:rsidP="00600B90">
+    <w:p w:rsidRPr="00600B90" w:rsidR="00600B90" w:rsidP="00600B90" w:rsidRDefault="0001390B" w14:paraId="571392FB" w14:textId="22C99B39">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="008B7DBC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00600B90" w:rsidRPr="00600B90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00600B90" w:rsidR="00600B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> IRB approval and waiver of consent are required if this use is not covered by the ACT consent form and an already approved IRB application.</w:t>
       </w:r>
-      <w:r w:rsidR="00600B90" w:rsidRPr="00600B90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00600B90" w:rsidR="00600B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00600B90" w:rsidRPr="008D0FB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="008D0FB5" w:rsidR="00600B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">To the best of your knowledge, do you believe that the proposed work would be covered by: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24FA9C4C" w14:textId="77777777" w:rsidR="00600B90" w:rsidRPr="00600B90" w:rsidRDefault="00600B90" w:rsidP="00600B90">
+    <w:p w:rsidRPr="00600B90" w:rsidR="00600B90" w:rsidP="00600B90" w:rsidRDefault="00600B90" w14:paraId="24FA9C4C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D4AE5C7" w14:textId="13255C5D" w:rsidR="00600B90" w:rsidRPr="00593D90" w:rsidRDefault="00000000" w:rsidP="00600B90">
+    <w:p w:rsidRPr="00593D90" w:rsidR="00600B90" w:rsidP="00600B90" w:rsidRDefault="00000000" w14:paraId="3D4AE5C7" w14:textId="13255C5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:tag w:val="goog_rdk_11"/>
           <w:id w:val="1156566408"/>
           <w:placeholder>
             <w:docPart w:val="B722E63FB3604D93BB866176FB26A39F"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00600B90" w:rsidRPr="00600B90">
+          <w:r w:rsidRPr="00600B90" w:rsidR="00600B90">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:checkBox>
                   <w:sizeAuto/>
                   <w:default w:val="0"/>
                 </w:checkBox>
               </w:ffData>
             </w:fldChar>
           </w:r>
-          <w:r w:rsidR="00600B90" w:rsidRPr="00600B90">
+          <w:r w:rsidRPr="00600B90" w:rsidR="00600B90">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
           </w:r>
-          <w:r w:rsidR="00600B90" w:rsidRPr="00600B90">
+          <w:r w:rsidRPr="00600B90" w:rsidR="00600B90">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
           </w:r>
-          <w:r w:rsidR="00600B90" w:rsidRPr="00600B90">
+          <w:r w:rsidRPr="00600B90" w:rsidR="00600B90">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00600B90" w:rsidRPr="00600B90">
+          <w:r w:rsidRPr="00600B90" w:rsidR="00600B90">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00600B90" w:rsidRPr="00600B90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00600B90" w:rsidR="00600B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00593D90" w:rsidRPr="00593D90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00593D90" w:rsidR="00593D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Current </w:t>
       </w:r>
-      <w:r w:rsidR="00600B90" w:rsidRPr="00593D90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00593D90" w:rsidR="00600B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ACT IRB Approval, please specify application #:  __________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5DD8C8" w14:textId="77777777" w:rsidR="00600B90" w:rsidRPr="00593D90" w:rsidRDefault="00600B90" w:rsidP="00600B90">
+    <w:p w:rsidRPr="00593D90" w:rsidR="00600B90" w:rsidP="00600B90" w:rsidRDefault="00600B90" w14:paraId="7D5DD8C8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14527A87" w14:textId="7DF8A401" w:rsidR="00600B90" w:rsidRPr="00593D90" w:rsidRDefault="00000000" w:rsidP="00600B90">
+    <w:p w:rsidRPr="00593D90" w:rsidR="00600B90" w:rsidP="00600B90" w:rsidRDefault="00000000" w14:paraId="14527A87" w14:textId="7DF8A401">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:tag w:val="goog_rdk_11"/>
           <w:id w:val="1943182014"/>
           <w:placeholder>
             <w:docPart w:val="DA2B2205E4DF4786B74062B7FC4EDF1B"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00725F5E" w:rsidRPr="00600B90">
+          <w:r w:rsidRPr="00600B90" w:rsidR="00725F5E">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:checkBox>
                   <w:sizeAuto/>
                   <w:default w:val="0"/>
                 </w:checkBox>
               </w:ffData>
             </w:fldChar>
           </w:r>
-          <w:r w:rsidR="00725F5E" w:rsidRPr="00600B90">
+          <w:r w:rsidRPr="00600B90" w:rsidR="00725F5E">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
           </w:r>
-          <w:r w:rsidR="00725F5E" w:rsidRPr="00600B90">
+          <w:r w:rsidRPr="00600B90" w:rsidR="00725F5E">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
           </w:r>
-          <w:r w:rsidR="00725F5E" w:rsidRPr="00600B90">
+          <w:r w:rsidRPr="00600B90" w:rsidR="00725F5E">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00725F5E" w:rsidRPr="00600B90">
+          <w:r w:rsidRPr="00600B90" w:rsidR="00725F5E">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00725F5E" w:rsidRPr="00593D90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00593D90" w:rsidR="00725F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00600B90" w:rsidRPr="00593D90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00593D90" w:rsidR="00600B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Other IRB Approval, please complete box below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3348E9" w14:textId="77777777" w:rsidR="00600B90" w:rsidRPr="00593D90" w:rsidRDefault="00600B90" w:rsidP="00600B90">
+    <w:p w:rsidRPr="00593D90" w:rsidR="00600B90" w:rsidP="00600B90" w:rsidRDefault="00600B90" w14:paraId="3B3348E9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9900" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3780"/>
         <w:gridCol w:w="6120"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00600B90" w:rsidRPr="00593D90" w14:paraId="459FB79B" w14:textId="77777777" w:rsidTr="00E25427">
+      <w:tr w:rsidRPr="00593D90" w:rsidR="00600B90" w:rsidTr="00E25427" w14:paraId="459FB79B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3980F181" w14:textId="77777777" w:rsidR="00600B90" w:rsidRPr="00593D90" w:rsidRDefault="00600B90" w:rsidP="00600B90">
+          <w:p w:rsidRPr="00593D90" w:rsidR="00600B90" w:rsidP="00600B90" w:rsidRDefault="00600B90" w14:paraId="3980F181" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00593D90">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">IRB application #: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22BDBA0E" w14:textId="77777777" w:rsidR="00600B90" w:rsidRPr="00593D90" w:rsidRDefault="00600B90" w:rsidP="00600B90">
+          <w:p w:rsidRPr="00593D90" w:rsidR="00600B90" w:rsidP="00600B90" w:rsidRDefault="00600B90" w14:paraId="22BDBA0E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00593D90">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">IRB Application Title: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63977CE8" w14:textId="77777777" w:rsidR="00600B90" w:rsidRPr="00593D90" w:rsidRDefault="00600B90" w:rsidP="00600B90">
+          <w:p w:rsidRPr="00593D90" w:rsidR="00600B90" w:rsidP="00600B90" w:rsidRDefault="00600B90" w14:paraId="63977CE8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00600B90" w:rsidRPr="00593D90" w14:paraId="6C692AB4" w14:textId="77777777" w:rsidTr="00E25427">
+      <w:tr w:rsidRPr="00593D90" w:rsidR="00600B90" w:rsidTr="00E25427" w14:paraId="6C692AB4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B53A1A8" w14:textId="77777777" w:rsidR="00600B90" w:rsidRPr="00593D90" w:rsidRDefault="00600B90" w:rsidP="00600B90">
+          <w:p w:rsidRPr="00593D90" w:rsidR="00600B90" w:rsidP="00600B90" w:rsidRDefault="00600B90" w14:paraId="1B53A1A8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00593D90">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Approval Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="726D7688" w14:textId="77777777" w:rsidR="00600B90" w:rsidRPr="00593D90" w:rsidRDefault="00600B90" w:rsidP="00600B90">
+          <w:p w:rsidRPr="00593D90" w:rsidR="00600B90" w:rsidP="00600B90" w:rsidRDefault="00600B90" w14:paraId="726D7688" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00593D90">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Name of Reviewing IRB:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01897723" w14:textId="77777777" w:rsidR="00663558" w:rsidRDefault="00663558" w:rsidP="0E78DA85">
+    <w:p w:rsidR="00663558" w:rsidP="0E78DA85" w:rsidRDefault="00663558" w14:paraId="01897723" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DA87E3" w14:textId="21F59AD1" w:rsidR="00054C08" w:rsidRDefault="00BD3808" w:rsidP="25E803C6">
+    <w:p w:rsidR="00054C08" w:rsidP="25E803C6" w:rsidRDefault="00BD3808" w14:paraId="07DA87E3" w14:textId="21F59AD1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="42F8E08E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">Section Three: </w:t>
       </w:r>
       <w:r w:rsidR="00B07A16">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Description of research study</w:t>
       </w:r>
-      <w:r w:rsidR="00B07A16" w:rsidRPr="42F8E08E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="42F8E08E" w:rsidR="00B07A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659BC2DD" w14:textId="77777777" w:rsidR="00054C08" w:rsidRDefault="00054C08" w:rsidP="25E803C6">
+    <w:p w:rsidR="00054C08" w:rsidP="25E803C6" w:rsidRDefault="00054C08" w14:paraId="659BC2DD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="238F895B" w14:textId="37B23B1E" w:rsidR="00054C08" w:rsidRPr="009572DF" w:rsidRDefault="0001390B" w:rsidP="617F57BA">
+    <w:p w:rsidRPr="009572DF" w:rsidR="00054C08" w:rsidP="617F57BA" w:rsidRDefault="0001390B" w14:paraId="238F895B" w14:textId="37B23B1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A6A6A6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
-      <w:r w:rsidR="00BD3808" w:rsidRPr="617F57BA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="617F57BA" w:rsidR="00BD3808">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD3808" w:rsidRPr="009572DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="009572DF" w:rsidR="00BD3808">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please describe your proposed manuscript, or </w:t>
       </w:r>
-      <w:r w:rsidR="00054F88" w:rsidRPr="009572DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="009572DF" w:rsidR="00054F88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">other request </w:t>
       </w:r>
-      <w:r w:rsidR="00BD3808" w:rsidRPr="009572DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="009572DF" w:rsidR="00BD3808">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">below.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54951F34" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="009572DF" w:rsidRDefault="00054C08" w:rsidP="617F57BA">
+    <w:p w:rsidRPr="009572DF" w:rsidR="00054C08" w:rsidP="617F57BA" w:rsidRDefault="00054C08" w14:paraId="54951F34" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77DB021A" w14:textId="047268A6" w:rsidR="00054C08" w:rsidRPr="009572DF" w:rsidRDefault="0087218A" w:rsidP="617F57BA">
+    <w:p w:rsidRPr="009572DF" w:rsidR="00054C08" w:rsidP="617F57BA" w:rsidRDefault="0087218A" w14:paraId="77DB021A" w14:textId="047268A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.1 </w:t>
       </w:r>
       <w:r w:rsidR="00601112">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
-      <w:r w:rsidR="008465A5" w:rsidRPr="009572DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="009572DF" w:rsidR="008465A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00204341">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0018047B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>30 lines</w:t>
       </w:r>
       <w:r w:rsidR="00AD56E7">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> of text</w:t>
       </w:r>
       <w:r w:rsidR="00204341">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27EC9516" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="009572DF" w:rsidRDefault="00054C08" w:rsidP="617F57BA">
+    <w:p w:rsidRPr="009572DF" w:rsidR="00054C08" w:rsidP="617F57BA" w:rsidRDefault="00054C08" w14:paraId="27EC9516" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A20275D" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="009572DF" w:rsidRDefault="00054C08" w:rsidP="617F57BA">
+    <w:p w:rsidRPr="009572DF" w:rsidR="00054C08" w:rsidP="617F57BA" w:rsidRDefault="00054C08" w14:paraId="3A20275D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E92E15D" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="009572DF" w:rsidRDefault="00054C08" w:rsidP="617F57BA">
+    <w:p w:rsidRPr="009572DF" w:rsidR="00054C08" w:rsidP="617F57BA" w:rsidRDefault="00054C08" w14:paraId="7E92E15D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63DCB108" w14:textId="5146BC62" w:rsidR="00054C08" w:rsidRPr="009572DF" w:rsidRDefault="0087218A" w:rsidP="617F57BA">
+    <w:p w:rsidRPr="009572DF" w:rsidR="00054C08" w:rsidP="617F57BA" w:rsidRDefault="0087218A" w14:paraId="63DCB108" w14:textId="5146BC62">
       <w:pPr>
         <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.2 </w:t>
       </w:r>
-      <w:r w:rsidR="00BD3808" w:rsidRPr="2AB38FE5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="2AB38FE5" w:rsidR="00BD3808">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Specific Aims, Research Questions or Hypotheses</w:t>
       </w:r>
       <w:r w:rsidR="008103CC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (or Objectives if a feasibility</w:t>
       </w:r>
       <w:r w:rsidR="001765F3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> study/preparatory</w:t>
       </w:r>
       <w:r w:rsidR="008103CC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001765F3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>research</w:t>
       </w:r>
       <w:r w:rsidR="008103CC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00BD3808" w:rsidRPr="2AB38FE5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="2AB38FE5" w:rsidR="00BD3808">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00204341">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="000A1969">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>~250 words</w:t>
       </w:r>
       <w:r w:rsidR="00204341">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248070AD" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="009572DF" w:rsidRDefault="00054C08" w:rsidP="617F57BA">
+    <w:p w:rsidRPr="009572DF" w:rsidR="00054C08" w:rsidP="617F57BA" w:rsidRDefault="00054C08" w14:paraId="248070AD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E6F5E7B" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="009572DF" w:rsidRDefault="00054C08" w:rsidP="617F57BA">
+    <w:p w:rsidRPr="009572DF" w:rsidR="00054C08" w:rsidP="617F57BA" w:rsidRDefault="00054C08" w14:paraId="6E6F5E7B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41889962" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="009572DF" w:rsidRDefault="00054C08" w:rsidP="617F57BA">
+    <w:p w:rsidRPr="009572DF" w:rsidR="00054C08" w:rsidP="617F57BA" w:rsidRDefault="00054C08" w14:paraId="41889962" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30711274" w14:textId="1E60C950" w:rsidR="00054C08" w:rsidRDefault="0087218A" w:rsidP="617F57BA">
+    <w:p w:rsidR="00054C08" w:rsidP="617F57BA" w:rsidRDefault="0087218A" w14:paraId="30711274" w14:textId="1E60C950">
       <w:pPr>
         <w:spacing w:after="60" w:line="219" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.3 </w:t>
       </w:r>
       <w:r w:rsidR="004579CB">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00951801" w:rsidRPr="42F8E08E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="42F8E08E" w:rsidR="00951801">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>escriptions of the following</w:t>
       </w:r>
       <w:r w:rsidR="00100038">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">skip </w:t>
       </w:r>
       <w:r w:rsidR="00C66793">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">the remainder of Section 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>for a feasibility study/preparatory research)</w:t>
       </w:r>
-      <w:r w:rsidR="00951801" w:rsidRPr="42F8E08E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="42F8E08E" w:rsidR="00951801">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9900" w:type="dxa"/>
         <w:tblInd w:w="600" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3955"/>
         <w:gridCol w:w="5945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0087218A" w:rsidRPr="00593D90" w14:paraId="256F50DB" w14:textId="77777777" w:rsidTr="0087218A">
+      <w:tr w:rsidRPr="00593D90" w:rsidR="0087218A" w:rsidTr="0087218A" w14:paraId="256F50DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3955" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5733A7A0" w14:textId="088E03EF" w:rsidR="0087218A" w:rsidRPr="00593D90" w:rsidRDefault="0087218A" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="00593D90" w:rsidR="0087218A" w:rsidP="007E6A7F" w:rsidRDefault="0087218A" w14:paraId="5733A7A0" w14:textId="088E03EF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087218A">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Inclusion/exclusion criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73B2979D" w14:textId="2DAF5FED" w:rsidR="0087218A" w:rsidRPr="00593D90" w:rsidRDefault="0087218A" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="00593D90" w:rsidR="0087218A" w:rsidP="007E6A7F" w:rsidRDefault="0087218A" w14:paraId="73B2979D" w14:textId="2DAF5FED">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0087218A" w:rsidRPr="00593D90" w14:paraId="219B7AA9" w14:textId="77777777" w:rsidTr="0087218A">
+      <w:tr w:rsidRPr="00593D90" w:rsidR="0087218A" w:rsidTr="0087218A" w14:paraId="219B7AA9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3955" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C511128" w14:textId="1C4F8F2A" w:rsidR="0087218A" w:rsidRPr="0087218A" w:rsidRDefault="0087218A" w:rsidP="004579CB">
+          <w:p w:rsidRPr="0087218A" w:rsidR="0087218A" w:rsidP="004579CB" w:rsidRDefault="0087218A" w14:paraId="3C511128" w14:textId="1C4F8F2A">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087218A">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Sample size</w:t>
             </w:r>
             <w:r w:rsidR="007E37E1">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (anticipated)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D0C07FF" w14:textId="77777777" w:rsidR="0087218A" w:rsidRPr="00593D90" w:rsidRDefault="0087218A" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="00593D90" w:rsidR="0087218A" w:rsidP="007E6A7F" w:rsidRDefault="0087218A" w14:paraId="0D0C07FF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E37E1" w:rsidRPr="00593D90" w14:paraId="411ED8F6" w14:textId="77777777" w:rsidTr="0087218A">
+      <w:tr w:rsidRPr="00593D90" w:rsidR="007E37E1" w:rsidTr="0087218A" w14:paraId="411ED8F6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3955" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1A9590" w14:textId="32C706D5" w:rsidR="007E37E1" w:rsidRPr="0087218A" w:rsidRDefault="007E37E1" w:rsidP="0087218A">
+          <w:p w:rsidRPr="0087218A" w:rsidR="007E37E1" w:rsidP="0087218A" w:rsidRDefault="007E37E1" w14:paraId="5E1A9590" w14:textId="32C706D5">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Exposure(s) of interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE89166" w14:textId="77777777" w:rsidR="007E37E1" w:rsidRPr="00593D90" w:rsidRDefault="007E37E1" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="00593D90" w:rsidR="007E37E1" w:rsidP="007E6A7F" w:rsidRDefault="007E37E1" w14:paraId="3CE89166" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E37E1" w:rsidRPr="00593D90" w14:paraId="728A37AF" w14:textId="77777777" w:rsidTr="0087218A">
+      <w:tr w:rsidRPr="00593D90" w:rsidR="007E37E1" w:rsidTr="0087218A" w14:paraId="728A37AF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3955" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53031B9B" w14:textId="4480FB33" w:rsidR="007E37E1" w:rsidRPr="0087218A" w:rsidRDefault="007E37E1" w:rsidP="0087218A">
+          <w:p w:rsidRPr="0087218A" w:rsidR="007E37E1" w:rsidP="0087218A" w:rsidRDefault="007E37E1" w14:paraId="53031B9B" w14:textId="4480FB33">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Outcome(s) of interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3946F74E" w14:textId="77777777" w:rsidR="007E37E1" w:rsidRPr="00593D90" w:rsidRDefault="007E37E1" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="00593D90" w:rsidR="007E37E1" w:rsidP="007E6A7F" w:rsidRDefault="007E37E1" w14:paraId="3946F74E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E37E1" w:rsidRPr="00593D90" w14:paraId="1EC89EB9" w14:textId="77777777" w:rsidTr="0087218A">
+      <w:tr w:rsidRPr="00593D90" w:rsidR="007E37E1" w:rsidTr="0087218A" w14:paraId="1EC89EB9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3955" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3FD7C1" w14:textId="77777777" w:rsidR="007E37E1" w:rsidRDefault="007E37E1" w:rsidP="0087218A">
+          <w:p w:rsidR="007E37E1" w:rsidP="0087218A" w:rsidRDefault="007E37E1" w14:paraId="6F3FD7C1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Covariate(s)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04F7B490" w14:textId="33340F68" w:rsidR="004579CB" w:rsidRDefault="004579CB" w:rsidP="0087218A">
+          <w:p w:rsidR="004579CB" w:rsidP="0087218A" w:rsidRDefault="004579CB" w14:paraId="04F7B490" w14:textId="33340F68">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD6A6C5" w14:textId="77777777" w:rsidR="007E37E1" w:rsidRPr="00593D90" w:rsidRDefault="007E37E1" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="00593D90" w:rsidR="007E37E1" w:rsidP="007E6A7F" w:rsidRDefault="007E37E1" w14:paraId="2DD6A6C5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D01E7" w:rsidRPr="00593D90" w14:paraId="22013849" w14:textId="77777777">
+      <w:tr w:rsidRPr="00593D90" w:rsidR="006D01E7" w14:paraId="22013849" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="069F5A0F" w14:textId="21513392" w:rsidR="006D01E7" w:rsidRDefault="006D01E7" w:rsidP="0087218A">
+          <w:p w:rsidR="006D01E7" w:rsidP="0087218A" w:rsidRDefault="006D01E7" w14:paraId="069F5A0F" w14:textId="21513392">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Brief planned statistical approach </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A4EA3F4" w14:textId="77777777" w:rsidR="006D01E7" w:rsidRDefault="006D01E7" w:rsidP="0087218A">
+          <w:p w:rsidR="006D01E7" w:rsidP="0087218A" w:rsidRDefault="006D01E7" w14:paraId="2A4EA3F4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="25F48B74" w14:textId="77777777" w:rsidR="006D01E7" w:rsidRDefault="006D01E7" w:rsidP="0087218A">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006D01E7" w:rsidP="0087218A" w:rsidRDefault="006D01E7" w14:paraId="25F48B74" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="64C98507" w14:textId="528F9FA9" w:rsidR="006D01E7" w:rsidRPr="00593D90" w:rsidRDefault="006D01E7" w:rsidP="007E6A7F">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00593D90" w:rsidR="006D01E7" w:rsidP="007E6A7F" w:rsidRDefault="006D01E7" w14:paraId="64C98507" w14:textId="528F9FA9">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003441C2" w:rsidRPr="00593D90" w14:paraId="1136A4B0" w14:textId="77777777" w:rsidTr="00D6214B">
+      <w:tr w:rsidRPr="00593D90" w:rsidR="003441C2" w:rsidTr="00D6214B" w14:paraId="1136A4B0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="952"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="253CE781" w14:textId="6552CE0C" w:rsidR="007B2B25" w:rsidRPr="0016368C" w:rsidRDefault="00475647" w:rsidP="00475647">
+          <w:p w:rsidRPr="0016368C" w:rsidR="007B2B25" w:rsidP="00475647" w:rsidRDefault="00475647" w14:paraId="253CE781" w14:textId="6552CE0C">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">If you require biospecimens, please describe the needed ACT </w:t>
             </w:r>
             <w:r w:rsidRPr="00F75116">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>sample</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F75116">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>size</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and characteristics</w:t>
             </w:r>
             <w:r w:rsidRPr="00F75116">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">quantity of </w:t>
             </w:r>
             <w:r w:rsidRPr="00F75116">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">specimen </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">requested, </w:t>
             </w:r>
             <w:r w:rsidRPr="007A4EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>intended assay procedures</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> with laboratory information and clear justification for request</w:t>
             </w:r>
             <w:r w:rsidR="007B2B25">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59684BF4" w14:textId="58D63D80" w:rsidR="003441C2" w:rsidRDefault="003441C2" w:rsidP="003441C2">
+          <w:p w:rsidR="003441C2" w:rsidP="003441C2" w:rsidRDefault="003441C2" w14:paraId="59684BF4" w14:textId="58D63D80">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B82EF02" w14:textId="77777777" w:rsidR="0087218A" w:rsidRPr="009572DF" w:rsidRDefault="0087218A" w:rsidP="617F57BA">
+    <w:p w:rsidRPr="009572DF" w:rsidR="0087218A" w:rsidP="617F57BA" w:rsidRDefault="0087218A" w14:paraId="4B82EF02" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="60" w:line="219" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CCFEAED" w14:textId="0217C67A" w:rsidR="00B9600E" w:rsidRPr="007E37E1" w:rsidRDefault="007E37E1" w:rsidP="007E37E1">
+    <w:p w:rsidRPr="007E37E1" w:rsidR="00B9600E" w:rsidP="007E37E1" w:rsidRDefault="007E37E1" w14:paraId="2CCFEAED" w14:textId="0217C67A">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E37E1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.1.4</w:t>
       </w:r>
       <w:r w:rsidRPr="007E37E1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B9600E" w:rsidRPr="007E37E1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007E37E1" w:rsidR="00B9600E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Main results mock tables</w:t>
       </w:r>
       <w:r w:rsidR="00492023">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A408C5" w14:textId="77777777" w:rsidR="00054C08" w:rsidRDefault="00054C08" w:rsidP="617F57BA">
+    <w:p w:rsidR="00054C08" w:rsidP="617F57BA" w:rsidRDefault="00054C08" w14:paraId="42A408C5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D236115" w14:textId="77777777" w:rsidR="00492023" w:rsidRDefault="00492023" w:rsidP="617F57BA">
+    <w:p w:rsidR="00492023" w:rsidP="617F57BA" w:rsidRDefault="00492023" w14:paraId="1D236115" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29F14F59" w14:textId="496FBF82" w:rsidR="00054C08" w:rsidRDefault="007E37E1" w:rsidP="617F57BA">
+    <w:p w:rsidR="00054C08" w:rsidP="617F57BA" w:rsidRDefault="007E37E1" w14:paraId="29F14F59" w14:textId="496FBF82">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E37E1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.1.5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D7D96">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BD3808" w:rsidRPr="617F57BA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="617F57BA" w:rsidR="00BD3808">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>References (3-5 key references)</w:t>
       </w:r>
       <w:r w:rsidR="00492023">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB6C355" w14:textId="77777777" w:rsidR="00492023" w:rsidRDefault="00492023" w:rsidP="25E803C6">
+    <w:p w:rsidR="00492023" w:rsidP="25E803C6" w:rsidRDefault="00492023" w14:paraId="5BB6C355" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30C5D422" w14:textId="77777777" w:rsidR="00492023" w:rsidRDefault="00492023" w:rsidP="25E803C6">
+    <w:p w:rsidR="00492023" w:rsidP="25E803C6" w:rsidRDefault="00492023" w14:paraId="30C5D422" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="297DE4BF" w14:textId="0D7085B3" w:rsidR="00054C08" w:rsidRDefault="00BD3808" w:rsidP="25E803C6">
+    <w:p w:rsidR="00054C08" w:rsidP="25E803C6" w:rsidRDefault="00BD3808" w14:paraId="297DE4BF" w14:textId="0D7085B3">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="25E803C6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note: If you have a</w:t>
       </w:r>
       <w:r w:rsidR="00054F88">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> previously approved</w:t>
       </w:r>
       <w:r w:rsidRPr="25E803C6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> grant proposal </w:t>
       </w:r>
       <w:r w:rsidR="00815CAB">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">associated with this scholarly work, </w:t>
       </w:r>
       <w:r w:rsidRPr="25E803C6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>you may attach it</w:t>
       </w:r>
       <w:r w:rsidR="00054F88">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> for reference</w:t>
       </w:r>
       <w:r w:rsidR="00A23632">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, but</w:t>
       </w:r>
       <w:r w:rsidRPr="25E803C6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> please also summarize the relevant information </w:t>
       </w:r>
-      <w:r w:rsidR="32E100B6" w:rsidRPr="775620A9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="775620A9" w:rsidR="32E100B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="00A23632">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>this form</w:t>
       </w:r>
       <w:r w:rsidRPr="25E803C6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBD3DF0" w14:textId="0CF79F08" w:rsidR="00054C08" w:rsidRDefault="00BD3808" w:rsidP="25E803C6">
+    <w:p w:rsidR="00054C08" w:rsidP="25E803C6" w:rsidRDefault="00BD3808" w14:paraId="5DBD3DF0" w14:textId="0CF79F08">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="25E803C6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Section Four: Data Specifics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5CF2B7" w14:textId="28C133DC" w:rsidR="7D594BF7" w:rsidRDefault="7D594BF7" w:rsidP="7D594BF7">
+    <w:p w:rsidR="7D594BF7" w:rsidP="7D594BF7" w:rsidRDefault="7D594BF7" w14:paraId="4A5CF2B7" w14:textId="28C133DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FFE1620" w14:textId="1CA18A9F" w:rsidR="00054C08" w:rsidRPr="009572DF" w:rsidRDefault="00BD3808" w:rsidP="617F57BA">
+    <w:p w:rsidRPr="009572DF" w:rsidR="00054C08" w:rsidP="617F57BA" w:rsidRDefault="00BD3808" w14:paraId="3FFE1620" w14:textId="1CA18A9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009572DF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please use the available </w:t>
       </w:r>
-      <w:r w:rsidR="451F3C7E" w:rsidRPr="009572DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="009572DF" w:rsidR="451F3C7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ACT Study </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId23">
         <w:r w:rsidRPr="0042689D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>data documentation resources</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009572DF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0242036E" w:rsidRPr="009572DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="009572DF" w:rsidR="0242036E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">on the ACT Study website </w:t>
       </w:r>
       <w:r w:rsidRPr="009572DF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>to complete this section to the best of your ability. Once the proposal is approved, an ACT representative will work with you to finalize the specifications for your dataset.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A39FB9" w14:textId="77777777" w:rsidR="00054C08" w:rsidRPr="009572DF" w:rsidRDefault="00054C08" w:rsidP="617F57BA">
+    <w:p w:rsidRPr="009572DF" w:rsidR="00054C08" w:rsidP="617F57BA" w:rsidRDefault="00054C08" w14:paraId="11A39FB9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="040081AB" w14:textId="3B4B2D0C" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="0001390B" w:rsidP="005F6CE0">
+    <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="005F6CE0" w:rsidRDefault="0001390B" w14:paraId="040081AB" w14:textId="3B4B2D0C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="005F6CE0" w:rsidRPr="5C4FC3EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="5C4FC3EC" w:rsidR="005F6CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="005F6CE0" w:rsidRPr="5C4FC3EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="5C4FC3EC" w:rsidR="005F6CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Which categories of data will be </w:t>
       </w:r>
       <w:r w:rsidR="00A56741">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>associated with</w:t>
       </w:r>
-      <w:r w:rsidR="005F6CE0" w:rsidRPr="5C4FC3EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="5C4FC3EC" w:rsidR="005F6CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> this request? </w:t>
       </w:r>
-      <w:r w:rsidR="005F6CE0" w:rsidRPr="5C4FC3EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="5C4FC3EC" w:rsidR="005F6CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Check all that apply</w:t>
       </w:r>
-      <w:r w:rsidR="005F6CE0" w:rsidRPr="5C4FC3EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="5C4FC3EC" w:rsidR="005F6CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="005F6CE0" w:rsidRPr="5C4FC3EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="5C4FC3EC" w:rsidR="005F6CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="361"/>
         <w:tblW w:w="9900" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="541"/>
         <w:gridCol w:w="9359"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00211D7C" w:rsidRPr="00EC565D" w14:paraId="578FBFFB" w14:textId="77777777" w:rsidTr="00211D7C">
+      <w:tr w:rsidRPr="00EC565D" w:rsidR="00211D7C" w:rsidTr="7F2C1CBE" w14:paraId="578FBFFB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50394043" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00EC565D" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00EC565D" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="50394043" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="80" w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -8564,118 +8500,120 @@
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9359" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6317AB" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00EC565D" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00EC565D" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="3F6317AB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B18AC">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ACT </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">research </w:t>
             </w:r>
             <w:r w:rsidRPr="002B18AC">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>study visit</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003A73D0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00211D7C" w:rsidRPr="00EC565D" w14:paraId="134396F2" w14:textId="77777777" w:rsidTr="00211D7C">
+      <w:tr w:rsidRPr="00EC565D" w:rsidR="00211D7C" w:rsidTr="7F2C1CBE" w14:paraId="134396F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40C4D740" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00A2465C" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="40C4D740" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="80" w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -8692,99 +8630,100 @@
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9359" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A828EA3" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00A2465C" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="5A828EA3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Life Course</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003A73D0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00F63E0F">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(select all that apply)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DA6DBA1" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00A2465C" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="5DA6DBA1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -8798,73 +8737,73 @@
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Life Course survey data</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65449637" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="002B18AC" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="002B18AC" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="65449637" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="80" w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -8873,81 +8812,74 @@
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> data </w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geospatially-based data </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00211D7C" w:rsidRPr="00EC565D" w14:paraId="0919EBBF" w14:textId="77777777" w:rsidTr="00211D7C">
+      <w:tr w:rsidRPr="00EC565D" w:rsidR="00211D7C" w:rsidTr="7F2C1CBE" w14:paraId="0919EBBF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23028906" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00A2465C" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="23028906" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -8964,110 +8896,112 @@
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9359" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="334F6D1E" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="002B18AC" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="002B18AC" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="334F6D1E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic health </w:t>
             </w:r>
             <w:r w:rsidRPr="002B18AC">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">record </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">&amp; utilization </w:t>
             </w:r>
             <w:r w:rsidRPr="002B18AC">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00211D7C" w:rsidRPr="00EC565D" w14:paraId="5B788C12" w14:textId="77777777" w:rsidTr="00211D7C">
+      <w:tr w:rsidRPr="00EC565D" w:rsidR="00211D7C" w:rsidTr="7F2C1CBE" w14:paraId="5B788C12" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4275BBAE" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00EC565D" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00EC565D" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="4275BBAE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -9078,106 +9012,138 @@
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9359" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39ADCC04" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00EC565D" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00EC565D" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="39ADCC04" w14:textId="2F1C69DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7F2C1CBE" w:rsidR="00211D7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical record </w:t>
             </w:r>
-            <w:r w:rsidRPr="002B18AC">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="7F2C1CBE" w:rsidR="00211D7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>abstraction</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="7F2C1CBE" w:rsidR="00211D7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> data</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A2465C">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> (currently only available on autopsy population)</w:t>
+            <w:r w:rsidRPr="7F2C1CBE" w:rsidR="00211D7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7F2C1CBE" w:rsidR="00845519">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(available on </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7F2C1CBE" w:rsidR="00845519">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">participants with brain </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7F2C1CBE" w:rsidR="00845519">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">autopsy and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7F2C1CBE" w:rsidR="00845519">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">some </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7F2C1CBE" w:rsidR="00845519">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>additional sub-populations)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00211D7C" w:rsidRPr="00EC565D" w14:paraId="607A2758" w14:textId="77777777" w:rsidTr="00211D7C">
+      <w:tr w:rsidRPr="00EC565D" w:rsidR="00211D7C" w:rsidTr="7F2C1CBE" w14:paraId="607A2758" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA2677B" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00EC565D" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00EC565D" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="3AA2677B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -9188,84 +9154,86 @@
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9359" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0368A477" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00EC565D" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00EC565D" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="0368A477" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B18AC">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropathology data </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00211D7C" w:rsidRPr="00EC565D" w14:paraId="7C3C9148" w14:textId="77777777" w:rsidTr="00211D7C">
+      <w:tr w:rsidRPr="00EC565D" w:rsidR="00211D7C" w:rsidTr="7F2C1CBE" w14:paraId="7C3C9148" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1070"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49444B10" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00EC565D" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00EC565D" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="49444B10" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -9276,83 +9244,84 @@
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9359" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C007476" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="002B18AC" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="002B18AC" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="5C007476" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Neuroimaging</w:t>
             </w:r>
             <w:r w:rsidRPr="002B18AC">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> data: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1880AFEE" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00A2465C" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="1880AFEE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
@@ -9396,67 +9365,67 @@
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  Scored/derived data</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BEA07DE" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00D42389" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00D42389" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="1BEA07DE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -9465,67 +9434,68 @@
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  Raw MRI scan*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00211D7C" w:rsidRPr="00EC565D" w14:paraId="59655EB6" w14:textId="77777777" w:rsidTr="00211D7C">
+      <w:tr w:rsidRPr="00EC565D" w:rsidR="00211D7C" w:rsidTr="7F2C1CBE" w14:paraId="59655EB6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1070"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9E7BDB" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00A2465C" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="3A9E7BDB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -9542,90 +9512,91 @@
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9359" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D024E68" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00A2465C" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="6D024E68" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Activity monitoring device (accelerometry) data</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00F63E0F">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(select all that apply)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C86E16C" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00A2465C" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="0C86E16C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2465C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -9634,73 +9605,65 @@
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="2D82A69B" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00A2465C" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ActivPAL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A2465C" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="2D82A69B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2465C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -9709,75 +9672,67 @@
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="083E4EE5" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ActiGraph</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="083E4EE5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -9786,91 +9741,78 @@
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> (sleep)</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Actiwatch (sleep)</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00211D7C" w:rsidRPr="00EC565D" w14:paraId="159B5B4A" w14:textId="77777777" w:rsidTr="00211D7C">
+      <w:tr w:rsidRPr="00EC565D" w:rsidR="00211D7C" w:rsidTr="7F2C1CBE" w14:paraId="159B5B4A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20EF5CD0" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00EC565D" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00EC565D" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="20EF5CD0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -9881,90 +9823,91 @@
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9359" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19C8523C" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00A2465C" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="19C8523C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="60" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B18AC">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Genetic data</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">*: </w:t>
             </w:r>
             <w:r w:rsidRPr="00F73B8A">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(select all that apply)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="350783E4" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00A2465C" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="350783E4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="60" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2465C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:tag w:val="goog_rdk_6"/>
                 <w:id w:val="-533278247"/>
                 <w:placeholder>
                   <w:docPart w:val="8B00FB7C8E7B4FB5A111B40F528C2D06"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00A2465C">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="2B579A"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
@@ -9989,65 +9932,65 @@
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="2B579A"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                   </w:rPr>
                 </w:r>
                 <w:r w:rsidRPr="00A2465C">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="2B579A"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidRPr="00A2465C">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="2B579A"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  APOE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C5B8F3A" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00A2465C" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="7C5B8F3A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="60" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2465C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:tag w:val="goog_rdk_7"/>
                 <w:id w:val="-347107126"/>
                 <w:placeholder>
                   <w:docPart w:val="8B00FB7C8E7B4FB5A111B40F528C2D06"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00A2465C">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="2B579A"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
@@ -10072,65 +10015,65 @@
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="2B579A"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                   </w:rPr>
                 </w:r>
                 <w:r w:rsidRPr="00A2465C">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="2B579A"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidRPr="00A2465C">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="2B579A"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  Genome wide SNP data</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F929642" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00EC565D" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00EC565D" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="5F929642" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2465C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:tag w:val="goog_rdk_8"/>
                 <w:id w:val="-176816533"/>
                 <w:placeholder>
                   <w:docPart w:val="8B00FB7C8E7B4FB5A111B40F528C2D06"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00A2465C">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="2B579A"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
@@ -10155,67 +10098,68 @@
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="2B579A"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                   </w:rPr>
                 </w:r>
                 <w:r w:rsidRPr="00A2465C">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="2B579A"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidRPr="00A2465C">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="2B579A"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  Other genetic data: Please describe: _____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00211D7C" w:rsidRPr="00EC565D" w14:paraId="0E594842" w14:textId="77777777" w:rsidTr="00211D7C">
+      <w:tr w:rsidRPr="00EC565D" w:rsidR="00211D7C" w:rsidTr="7F2C1CBE" w14:paraId="0E594842" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0409DC49" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00A2465C" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="0409DC49" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -10232,441 +10176,443 @@
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9359" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09548B0E" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00B52BB2" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00B52BB2" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="09548B0E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Biospecimens**</w:t>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>: (select all that apply)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B6743D9" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00B52BB2" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00B52BB2" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="0B6743D9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:tag w:val="goog_rdk_8"/>
                 <w:id w:val="-639112225"/>
                 <w:placeholder>
                   <w:docPart w:val="F9E22391DD934E38946129C800154BCF"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B52BB2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val=""/>
                       <w:enabled/>
                       <w:calcOnExit w:val="0"/>
                       <w:checkBox>
                         <w:sizeAuto/>
                         <w:default w:val="0"/>
                       </w:checkBox>
                     </w:ffData>
                   </w:fldChar>
                 </w:r>
                 <w:r w:rsidRPr="00B52BB2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                 </w:r>
                 <w:r w:rsidRPr="00B52BB2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:r>
                 <w:r w:rsidRPr="00B52BB2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidRPr="00B52BB2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> DNA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, for what number of participants: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13A2924F" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00B52BB2" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00B52BB2" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="13A2924F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Plasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>, for what number of participants:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ED39632" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00A2465C" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="5ED39632" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Neuropathology tissue samples</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Please describe: ____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7635F086" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="002B18AC" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="002B18AC" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="7635F086" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327F15">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
             <w:r w:rsidRPr="0DCF1BF8">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> To request tissue samples to link with ACT data, you must </w:t>
             </w:r>
             <w:r w:rsidRPr="00904CCB">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>also</w:t>
             </w:r>
             <w:r w:rsidRPr="0DCF1BF8">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> complete and submit the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId24">
               <w:r w:rsidRPr="001821AF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>UW Neuropathology Core Resource Request Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00211D7C" w:rsidRPr="00EC565D" w14:paraId="4E6C3D23" w14:textId="77777777" w:rsidTr="00211D7C">
+      <w:tr w:rsidRPr="00EC565D" w:rsidR="00211D7C" w:rsidTr="7F2C1CBE" w14:paraId="4E6C3D23" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1235BDF5" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00A2465C" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="1235BDF5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -10683,91 +10629,93 @@
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9359" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32C51966" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00B52BB2" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00B52BB2" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="32C51966" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B18AC">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ACT curated dataset</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> at ADGC available for approved SAG proposals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00211D7C" w:rsidRPr="00EC565D" w14:paraId="1E922945" w14:textId="77777777" w:rsidTr="00211D7C">
+      <w:tr w:rsidRPr="00EC565D" w:rsidR="00211D7C" w:rsidTr="7F2C1CBE" w14:paraId="1E922945" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="297254D0" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00EC565D" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00EC565D" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="297254D0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC565D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00EC565D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -10778,312 +10726,312 @@
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00EC565D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00EC565D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9359" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="222C7506" w14:textId="77777777" w:rsidR="00211D7C" w:rsidRPr="00EC565D" w:rsidRDefault="00211D7C" w:rsidP="00211D7C">
+          <w:p w:rsidRPr="00EC565D" w:rsidR="00211D7C" w:rsidP="00211D7C" w:rsidRDefault="00211D7C" w14:paraId="222C7506" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="60" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BB2">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC565D">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00B032E7">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>epository data</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (please specify): </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC565D">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>_____________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="227B286F" w14:textId="3F42214A" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="00211D7C" w:rsidP="005F6CE0">
+    <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="005F6CE0" w:rsidRDefault="00211D7C" w14:paraId="227B286F" w14:textId="3F42214A">
       <w:pPr>
         <w:spacing w:after="0" w:afterAutospacing="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2465C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005F6CE0" w:rsidRPr="00A2465C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A2465C" w:rsidR="005F6CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(External </w:t>
       </w:r>
       <w:r w:rsidR="00B14E5E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>researcher</w:t>
       </w:r>
-      <w:r w:rsidR="005F6CE0" w:rsidRPr="00A2465C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A2465C" w:rsidR="005F6CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">s: Please work with your </w:t>
       </w:r>
       <w:r w:rsidR="005F6CE0">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">internal </w:t>
       </w:r>
-      <w:r w:rsidR="005F6CE0" w:rsidRPr="00A2465C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A2465C" w:rsidR="005F6CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ACT collaborator to identify </w:t>
       </w:r>
       <w:r w:rsidR="00A56741">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>needed</w:t>
       </w:r>
-      <w:r w:rsidR="005F6CE0" w:rsidRPr="00A2465C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A2465C" w:rsidR="005F6CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A370C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>data</w:t>
       </w:r>
-      <w:r w:rsidR="005F6CE0" w:rsidRPr="00A2465C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A2465C" w:rsidR="005F6CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38081487" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="005F6CE0">
+    <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="005F6CE0" w:rsidRDefault="005F6CE0" w14:paraId="38081487" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="80" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2465C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>*Requires IRB review at recipient institution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29086253" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRDefault="005F6CE0" w:rsidP="005F6CE0">
+    <w:p w:rsidR="005F6CE0" w:rsidP="005F6CE0" w:rsidRDefault="005F6CE0" w14:paraId="29086253" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2465C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">**Requires IRB review at recipient institution and a material transfer agreement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B0D77B" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="005F6CE0">
+    <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="005F6CE0" w:rsidRDefault="005F6CE0" w14:paraId="41B0D77B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38474E8B" w14:textId="5AD65688" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="00492023" w:rsidP="00BA0017">
+    <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="00BA0017" w:rsidRDefault="00492023" w14:paraId="38474E8B" w14:textId="5AD65688">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00B6554A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>4.2</w:t>
       </w:r>
-      <w:r w:rsidR="005F6CE0" w:rsidRPr="00A2465C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A2465C" w:rsidR="005F6CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> What type of data set are you requesting?</w:t>
       </w:r>
-      <w:r w:rsidR="005F6CE0" w:rsidRPr="00A2465C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A2465C" w:rsidR="005F6CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="005F6CE0" w:rsidRPr="00F73B8A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F73B8A" w:rsidR="005F6CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please select only </w:t>
       </w:r>
-      <w:r w:rsidR="005F6CE0" w:rsidRPr="00F73B8A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F73B8A" w:rsidR="005F6CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
-      <w:r w:rsidR="005F6CE0" w:rsidRPr="00F73B8A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F73B8A" w:rsidR="005F6CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> category below.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10417" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="541"/>
         <w:gridCol w:w="9876"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w14:paraId="694D2471" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidTr="00867EB7" w14:paraId="694D2471" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="229D0191" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="00E2126A">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="00E2126A" w:rsidRDefault="005F6CE0" w14:paraId="229D0191" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -11095,94 +11043,94 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C51CDB2" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="00E2126A">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="00E2126A" w:rsidRDefault="005F6CE0" w14:paraId="7C51CDB2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2465C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Aggregate</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> data</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (grouped data: no individual-level data included)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w14:paraId="09947516" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidTr="00867EB7" w14:paraId="09947516" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7BE9C7" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="00E2126A">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="00E2126A" w:rsidRDefault="005F6CE0" w14:paraId="4F7BE9C7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -11194,211 +11142,211 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FC45241" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="00E2126A">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="00E2126A" w:rsidRDefault="005F6CE0" w14:paraId="5FC45241" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">De-identified </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>individual level</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> data</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>: Data set contains no Protected Health Information (PHI), i.e., no dates, zip codes, or specific ages &gt;89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w14:paraId="0D39F1DA" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidTr="00867EB7" w14:paraId="0D39F1DA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F5C8EEE" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="00E2126A">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="00E2126A" w:rsidRDefault="005F6CE0" w14:paraId="1F5C8EEE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CE4144E" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="00E2126A">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="00E2126A" w:rsidRDefault="005F6CE0" w14:paraId="3CE4144E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9876" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14EBD7FE" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="00E2126A">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="00E2126A" w:rsidRDefault="005F6CE0" w14:paraId="14EBD7FE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2465C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Limited dataset</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> De-identified individual level data with the following PHI (specify below):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36C9F514" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="00E2126A">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="00E2126A" w:rsidRDefault="005F6CE0" w14:paraId="36C9F514" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2465C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -11407,65 +11355,65 @@
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  Dates</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CCBD6E1" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="00E2126A">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="00E2126A" w:rsidRDefault="005F6CE0" w14:paraId="7CCBD6E1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2465C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -11474,66 +11422,66 @@
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  Specific age &gt;89 years</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32FF750B" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="00E2126A">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="00E2126A" w:rsidRDefault="005F6CE0" w14:paraId="32FF750B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -11542,271 +11490,253 @@
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  Zip codes (</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>generally not released without adequate justification and confidentiality protections)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w14:paraId="328C4A5D" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidTr="00867EB7" w14:paraId="328C4A5D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02FFFD49" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="00E2126A">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="00E2126A" w:rsidRDefault="005F6CE0" w14:paraId="02FFFD49" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31A478C4" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="00E2126A">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="00E2126A" w:rsidRDefault="005F6CE0" w14:paraId="31A478C4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9876" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0DB9C73B" w14:textId="6B7D320C" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="00E2126A">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="00E2126A" w:rsidRDefault="005F6CE0" w14:paraId="0DB9C73B" w14:textId="6B7D320C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">No additional data </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">No additional data are needed. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A2465C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This request is for a manuscript </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7529">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or scholarly work </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A2465C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">using data received for a previously approved </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE5E9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>data request</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A2465C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, project or core, and does not require a new dataset.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A2465C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>are</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007B2BB8" w:rsidP="00E2126A" w:rsidRDefault="007B2BB8" w14:paraId="3EDEF3A7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> needed. </w:t>
-[...33 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="00E2126A" w:rsidRDefault="005F6CE0" w14:paraId="2B1CEC9D" w14:textId="3CF5DAFD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2465C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="2B1CEC9D" w14:textId="3CF5DAFD" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="00E2126A">
+              <w:t>Previous Proposal Number: _______</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002E345D" w:rsidP="00E2126A" w:rsidRDefault="002E345D" w14:paraId="09991CFA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="09991CFA" w14:textId="77777777" w:rsidR="002E345D" w:rsidRDefault="002E345D" w:rsidP="00E2126A">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="005A45B0" w:rsidR="005F6CE0" w:rsidP="00E2126A" w:rsidRDefault="005F6CE0" w14:paraId="0FAE1622" w14:textId="3EC43E5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0FAE1622" w14:textId="3EC43E5C" w:rsidR="005F6CE0" w:rsidRPr="005A45B0" w:rsidRDefault="005F6CE0" w:rsidP="00E2126A">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A45B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The dataset being used for this purpose is:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005A45B0" w:rsidR="005F6CE0" w:rsidP="00E2126A" w:rsidRDefault="005F6CE0" w14:paraId="2493DAB0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A45B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00113C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -11820,60 +11750,60 @@
             <w:r w:rsidRPr="00113C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00113C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00113C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005A45B0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Aggregate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57395E97" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="005A45B0" w:rsidRDefault="005F6CE0" w:rsidP="00E2126A">
+          <w:p w:rsidRPr="005A45B0" w:rsidR="005F6CE0" w:rsidP="00E2126A" w:rsidRDefault="005F6CE0" w14:paraId="57395E97" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A45B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00113C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -11887,60 +11817,60 @@
             <w:r w:rsidRPr="00113C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00113C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00113C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005A45B0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> De-identified</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EB79138" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRDefault="005F6CE0" w:rsidP="00E2126A">
+          <w:p w:rsidR="005F6CE0" w:rsidP="00E2126A" w:rsidRDefault="005F6CE0" w14:paraId="7EB79138" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A45B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00113C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -11956,657 +11886,575 @@
             <w:r w:rsidRPr="00113C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00113C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00113C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005A45B0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Limited</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="525A34B1" w14:textId="77777777" w:rsidR="003679F4" w:rsidRDefault="003679F4" w:rsidP="00E2126A">
+          <w:p w:rsidR="003679F4" w:rsidP="00E2126A" w:rsidRDefault="003679F4" w14:paraId="525A34B1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4EEE99BA" w14:textId="460740C9" w:rsidR="003679F4" w:rsidRPr="00A2465C" w:rsidRDefault="000964DF" w:rsidP="00E2126A">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="003679F4" w:rsidP="00E2126A" w:rsidRDefault="000964DF" w14:paraId="4EEE99BA" w14:textId="460740C9">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">If no additional data </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">If no additional data are needed and there are no changes to the remainder of items in Section Four, </w:t>
+            </w:r>
+            <w:r w:rsidR="0031495A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>are</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>please skip</w:t>
+            </w:r>
+            <w:r w:rsidR="00992A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> needed and there are no changes to the remainder of items in Section Four, </w:t>
+              <w:t xml:space="preserve"> items 4.3-</w:t>
             </w:r>
             <w:r w:rsidR="0031495A">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>please skip</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C70DDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> items 4.3-</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="0031495A">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>4.</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>8</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w14:paraId="665E4C38" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidTr="00867EB7" w14:paraId="665E4C38" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B0DAACD" w14:textId="236AA421" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidDel="00BA20D7" w:rsidRDefault="00C66793" w:rsidP="00E2126A">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidDel="00BA20D7" w:rsidP="00E2126A" w:rsidRDefault="00C66793" w14:paraId="4B0DAACD" w14:textId="236AA421">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="005F6CE0" w:rsidRPr="00A2465C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00A2465C" w:rsidR="005F6CE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">lease check if either of the following are true: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w14:paraId="61A18B43" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidTr="00867EB7" w14:paraId="61A18B43" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A9EE0B4" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="00000000" w:rsidP="00E2126A">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="00E2126A" w:rsidRDefault="00000000" w14:paraId="4A9EE0B4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:tag w:val="goog_rdk_9"/>
                 <w:id w:val="-1895656775"/>
                 <w:placeholder>
                   <w:docPart w:val="0F53A28A485249719D116B45C62B5380"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="005F6CE0" w:rsidRPr="00A2465C">
+                <w:r w:rsidRPr="00A2465C" w:rsidR="005F6CE0">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="2B579A"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val=""/>
                       <w:enabled/>
                       <w:calcOnExit w:val="0"/>
                       <w:checkBox>
                         <w:sizeAuto/>
                         <w:default w:val="0"/>
                       </w:checkBox>
                     </w:ffData>
                   </w:fldChar>
                 </w:r>
-                <w:r w:rsidR="005F6CE0" w:rsidRPr="00A2465C">
+                <w:r w:rsidRPr="00A2465C" w:rsidR="005F6CE0">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                 </w:r>
-                <w:r w:rsidR="005F6CE0" w:rsidRPr="00A2465C">
+                <w:r w:rsidRPr="00A2465C" w:rsidR="005F6CE0">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="2B579A"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidR="005F6CE0" w:rsidRPr="00A2465C">
+                <w:r w:rsidRPr="00A2465C" w:rsidR="005F6CE0">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="2B579A"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="005F6CE0" w:rsidRPr="00A2465C">
+                <w:r w:rsidRPr="00A2465C" w:rsidR="005F6CE0">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="2B579A"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9876" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C1F237F" w14:textId="7908153F" w:rsidR="005F6CE0" w:rsidRPr="008E7FCD" w:rsidRDefault="005F6CE0" w:rsidP="00E2126A">
+          <w:p w:rsidRPr="008E7FCD" w:rsidR="005F6CE0" w:rsidP="00E2126A" w:rsidRDefault="005F6CE0" w14:paraId="4C1F237F" w14:textId="7908153F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E7FCD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">We propose to link the above indicated dataset to data obtained from a </w:t>
+            </w:r>
             <w:r w:rsidRPr="008E7FCD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>private</w:t>
+            </w:r>
             <w:r w:rsidRPr="008E7FCD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> source (such as an affiliated ACT grant or previously approved proposal). *Please be prepared to share a list of any participant/study IDs you have already obtained once the proposal is approved. </w:t>
             </w:r>
-            <w:r w:rsidR="00C97723" w:rsidRPr="008E7FCD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="008E7FCD" w:rsidR="00C97723">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Note: If the data linkage requires access to PHI beyond a limited dataset, the linkage must be done by a KPWHRI employee with PHI remaining behind the KPWHRI firewall.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w14:paraId="70593360" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidTr="00867EB7" w14:paraId="70593360" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D68782A" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="00000000" w:rsidP="00E2126A">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="00E2126A" w:rsidRDefault="00000000" w14:paraId="0D68782A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="2B579A"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                 </w:rPr>
                 <w:tag w:val="goog_rdk_10"/>
                 <w:id w:val="351234416"/>
                 <w:placeholder>
                   <w:docPart w:val="0F53A28A485249719D116B45C62B5380"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="005F6CE0" w:rsidRPr="00A2465C">
+                <w:r w:rsidRPr="00A2465C" w:rsidR="005F6CE0">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="2B579A"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val=""/>
                       <w:enabled/>
                       <w:calcOnExit w:val="0"/>
                       <w:checkBox>
                         <w:sizeAuto/>
                         <w:default w:val="0"/>
                       </w:checkBox>
                     </w:ffData>
                   </w:fldChar>
                 </w:r>
-                <w:r w:rsidR="005F6CE0" w:rsidRPr="00A2465C">
+                <w:r w:rsidRPr="00A2465C" w:rsidR="005F6CE0">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                 </w:r>
-                <w:r w:rsidR="005F6CE0" w:rsidRPr="00A2465C">
+                <w:r w:rsidRPr="00A2465C" w:rsidR="005F6CE0">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="2B579A"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                   </w:rPr>
                 </w:r>
-                <w:r w:rsidR="005F6CE0" w:rsidRPr="00A2465C">
+                <w:r w:rsidRPr="00A2465C" w:rsidR="005F6CE0">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="2B579A"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="005F6CE0" w:rsidRPr="00A2465C">
+                <w:r w:rsidRPr="00A2465C" w:rsidR="005F6CE0">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="2B579A"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9876" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="dotted" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7BD6892B" w14:textId="4ED43880" w:rsidR="005F6CE0" w:rsidRPr="008E7FCD" w:rsidRDefault="005F6CE0" w:rsidP="00E2126A">
+          <w:p w:rsidRPr="008E7FCD" w:rsidR="005F6CE0" w:rsidP="00E2126A" w:rsidRDefault="005F6CE0" w14:paraId="7BD6892B" w14:textId="4ED43880">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E7FCD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">We propose to link the above indicated dataset to data obtained from a </w:t>
             </w:r>
             <w:r w:rsidRPr="008E7FCD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>public</w:t>
             </w:r>
             <w:r w:rsidRPr="008E7FCD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...33 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> source (such as eMERGE, dbGAP, ADGC, NCRAD, Allen Institute Brain Atlas, etc.)  *Please be prepared to share a list of any participant/study IDs you have already obtained once the proposal is approved. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E7FCD" w:rsidR="00C97723">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Note: If the data linkage requires access to PHI beyond a limited dataset, the linkage must be done by a KPWHRI employee with PHI remaining behind the KPWHRI firewall.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2914D45A" w14:textId="42133680" w:rsidR="005F6CE0" w:rsidRPr="00F9727C" w:rsidRDefault="005F6CE0" w:rsidP="005F6CE0">
+    <w:p w:rsidRPr="00F9727C" w:rsidR="005F6CE0" w:rsidP="005F6CE0" w:rsidRDefault="005F6CE0" w14:paraId="2914D45A" w14:textId="42133680">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2465C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00F9727C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A “Limited Dataset” as defined under the Health Insurance Portability and Accountability Act (HIPAA) may contain the listed types of PHI. If you are requesting a limited dataset, a Data Use Agreement is required</w:t>
+      </w:r>
+      <w:r w:rsidR="004B28E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and additional time may be required to meet the data request</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F9727C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F233885" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRDefault="005F6CE0" w:rsidP="005F6CE0">
+    <w:p w:rsidR="005F6CE0" w:rsidP="005F6CE0" w:rsidRDefault="005F6CE0" w14:paraId="1F233885" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="540A2483" w14:textId="60A029E8" w:rsidR="00420EAD" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="540A2483" w14:textId="60A029E8">
       <w:pPr>
         <w:spacing w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="2AB38FE5">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="2AB38FE5">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="7B2064A1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Please indicate what data structure is needed </w:t>
       </w:r>
       <w:r w:rsidRPr="7B2064A1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">using information about </w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="7B2064A1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           </w:rPr>
           <w:t>the ACT Cohort</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2AB38FE5">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2427A888" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="2427A888" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -12615,97 +12463,97 @@
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA1680">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> Participant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> level (</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>each record, or row, represent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> all data for one participant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20793550" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="20793550" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -12714,104 +12562,104 @@
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA1680">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Visit level</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6615E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>each record, or row, represent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> all data from a single visit for one participant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64FEF19C" w14:textId="674E0A1C" w:rsidR="00420EAD" w:rsidRPr="00EA1680" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidRPr="00EA1680" w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="64FEF19C" w14:textId="674E0A1C">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -12820,96 +12668,96 @@
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA1680">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Unsure </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2387ECAD" w14:textId="40F68100" w:rsidR="00420EAD" w:rsidRPr="00CD663A" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidRPr="00CD663A" w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="2387ECAD" w14:textId="40F68100">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2064A1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="7B2064A1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Which visits should the dataset include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308F7E1E" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="00EC565D" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidRPr="00EC565D" w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="308F7E1E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -12917,126 +12765,125 @@
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>  Baseline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE61380" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="00EC565D" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidRPr="00EC565D" w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="0BE61380" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>  Most recent biennial follow-up visit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1486DDBC" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="00EC565D" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidRPr="00EC565D" w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="1486DDBC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -13044,62 +12891,62 @@
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>  All biennial visits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F52CAC" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="00EC565D" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidRPr="00EC565D" w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="14F52CAC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -13107,62 +12954,62 @@
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Subset of biennial visits: please describe:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CBF7EE1" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="00EC565D" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidRPr="00EC565D" w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="1CBF7EE1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -13170,62 +13017,62 @@
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Cognitive referral visit(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797340A5" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="00EC565D" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidRPr="00EC565D" w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="797340A5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -13233,76 +13080,76 @@
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Annual visit data</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55840203" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="00EC565D" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidRPr="00EC565D" w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="55840203" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -13310,119 +13157,103 @@
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Other </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> for visits or data, please describe:</w:t>
+        <w:t xml:space="preserve">  Other structure for visits or data, please describe:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444E0189" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="00EC565D" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidRPr="00EC565D" w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="444E0189" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F9DB371" w14:textId="1646173A" w:rsidR="00420EAD" w:rsidRPr="00EC565D" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidRPr="00EC565D" w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="7F9DB371" w14:textId="1646173A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2064A1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="7B2064A1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> What group of participants should be included:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF9EB9D" w14:textId="0296DE8A" w:rsidR="00420EAD" w:rsidRPr="00EC565D" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidRPr="00EC565D" w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="5FF9EB9D" w14:textId="0296DE8A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -13430,62 +13261,62 @@
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  All participants </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D0BFBA" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="00EC565D" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidRPr="00EC565D" w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="11D0BFBA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -13493,902 +13324,886 @@
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EC565D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>  Subset of participants (please describe):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1058064F" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="1058064F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BF6BFF8" w14:textId="0520DFC2" w:rsidR="00420EAD" w:rsidRPr="00876534" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidRPr="00876534" w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="1BF6BFF8" w14:textId="0520DFC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4.6</w:t>
       </w:r>
       <w:r w:rsidRPr="5C4FC3EC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Please list all requested data </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>variables</w:t>
       </w:r>
       <w:r w:rsidRPr="5C4FC3EC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> available from the standard ACT data freeze (e.g., variables from participant study visits, standard neuropathology derived variables, etc.)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> in the table below</w:t>
       </w:r>
       <w:r w:rsidRPr="5C4FC3EC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00876534">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to information about the </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="7B2064A1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           </w:rPr>
           <w:t>ACT Data Repository</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00876534">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the ACT Study website to create </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00876534">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> list, adding additional rows if needed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or attaching an Excel file</w:t>
       </w:r>
       <w:r w:rsidRPr="00876534">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00876534">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642F5A91" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="642F5A91" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6092" w:type="dxa"/>
         <w:tblInd w:w="600" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6092"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00420EAD" w:rsidRPr="009572DF" w14:paraId="61F99191" w14:textId="77777777" w:rsidTr="007E6A7F">
+      <w:tr w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidTr="007E6A7F" w14:paraId="61F99191" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6092" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07B265D7" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="007E6A7F" w:rsidRDefault="00420EAD" w14:paraId="07B265D7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009572DF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Variable Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00420EAD" w:rsidRPr="009572DF" w14:paraId="7526B0EF" w14:textId="77777777" w:rsidTr="007E6A7F">
+      <w:tr w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidTr="007E6A7F" w14:paraId="7526B0EF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6092" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E5244D0" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="007E6A7F" w:rsidRDefault="00420EAD" w14:paraId="3E5244D0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00420EAD" w:rsidRPr="009572DF" w14:paraId="11E16C2E" w14:textId="77777777" w:rsidTr="007E6A7F">
+      <w:tr w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidTr="007E6A7F" w14:paraId="11E16C2E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6092" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="685EA4B4" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="007E6A7F" w:rsidRDefault="00420EAD" w14:paraId="685EA4B4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00420EAD" w:rsidRPr="009572DF" w14:paraId="633175FB" w14:textId="77777777" w:rsidTr="007E6A7F">
+      <w:tr w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidTr="007E6A7F" w14:paraId="633175FB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6092" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FFFCB93" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="007E6A7F" w:rsidRDefault="00420EAD" w14:paraId="0FFFCB93" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00420EAD" w:rsidRPr="009572DF" w14:paraId="2C39D939" w14:textId="77777777" w:rsidTr="007E6A7F">
+      <w:tr w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidTr="007E6A7F" w14:paraId="2C39D939" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6092" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B880522" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="007E6A7F" w:rsidRDefault="00420EAD" w14:paraId="7B880522" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00420EAD" w:rsidRPr="009572DF" w14:paraId="6FB97712" w14:textId="77777777" w:rsidTr="007E6A7F">
+      <w:tr w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidTr="007E6A7F" w14:paraId="6FB97712" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6092" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="424F1A87" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="007E6A7F" w:rsidRDefault="00420EAD" w14:paraId="424F1A87" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00420EAD" w:rsidRPr="009572DF" w14:paraId="2FA90777" w14:textId="77777777" w:rsidTr="007E6A7F">
+      <w:tr w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidTr="007E6A7F" w14:paraId="2FA90777" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6092" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3919D910" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="007E6A7F" w:rsidRDefault="00420EAD" w14:paraId="3919D910" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00420EAD" w:rsidRPr="009572DF" w14:paraId="7105423C" w14:textId="77777777" w:rsidTr="007E6A7F">
+      <w:tr w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidTr="007E6A7F" w14:paraId="7105423C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6092" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0290331B" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="007E6A7F" w:rsidRDefault="00420EAD" w14:paraId="0290331B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71CAF72D" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="71CAF72D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1279622D" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="1279622D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55B81051" w14:textId="4A4078D8" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="55B81051" w14:textId="4A4078D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">4.7 </w:t>
       </w:r>
       <w:r w:rsidR="00504F71">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Please l</w:t>
       </w:r>
       <w:r w:rsidRPr="009572DF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">ist any </w:t>
       </w:r>
-      <w:r w:rsidR="00504F71" w:rsidRPr="5C4FC3EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="5C4FC3EC" w:rsidR="00504F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">requested data </w:t>
       </w:r>
       <w:r w:rsidRPr="009572DF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">variables that do not arise from standard ACT freeze datasets </w:t>
       </w:r>
       <w:r w:rsidR="0007074D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>using the table below</w:t>
       </w:r>
       <w:r w:rsidRPr="009572DF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00876534">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Variables here </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Variables here would require special curation or derivation beyond standardly available variables from sources such as ICD codes from the Electronic Health Records or the ACT chart abstraction project</w:t>
+      </w:r>
       <w:r w:rsidRPr="00876534">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009572DF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DFE6DFB" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="4DFE6DFB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8970" w:type="dxa"/>
         <w:tblInd w:w="600" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5310"/>
         <w:gridCol w:w="3660"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00420EAD" w:rsidRPr="009572DF" w14:paraId="75CF89BA" w14:textId="77777777" w:rsidTr="007E6A7F">
+      <w:tr w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidTr="007E6A7F" w14:paraId="75CF89BA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34CE1AE3" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="007E6A7F" w:rsidRDefault="00420EAD" w14:paraId="34CE1AE3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009572DF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Variable Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61EA5519" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="007E6A7F" w:rsidRDefault="00420EAD" w14:paraId="61EA5519" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009572DF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Variable Source</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00420EAD" w:rsidRPr="009572DF" w14:paraId="7FE7F7DC" w14:textId="77777777" w:rsidTr="007E6A7F">
+      <w:tr w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidTr="007E6A7F" w14:paraId="7FE7F7DC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35E3A91F" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="007E6A7F" w:rsidRDefault="00420EAD" w14:paraId="35E3A91F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79DBCA2C" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="007E6A7F" w:rsidRDefault="00420EAD" w14:paraId="79DBCA2C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00420EAD" w:rsidRPr="009572DF" w14:paraId="207FC820" w14:textId="77777777" w:rsidTr="007E6A7F">
+      <w:tr w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidTr="007E6A7F" w14:paraId="207FC820" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="011CB91F" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="007E6A7F" w:rsidRDefault="00420EAD" w14:paraId="011CB91F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="45F69A07" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="007E6A7F" w:rsidRDefault="00420EAD" w14:paraId="45F69A07" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00420EAD" w:rsidRPr="009572DF" w14:paraId="66E452C9" w14:textId="77777777" w:rsidTr="007E6A7F">
+      <w:tr w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidTr="007E6A7F" w14:paraId="66E452C9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="612D40CD" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="007E6A7F" w:rsidRDefault="00420EAD" w14:paraId="612D40CD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="201BD5C3" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="007E6A7F" w:rsidRDefault="00420EAD" w14:paraId="201BD5C3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00420EAD" w:rsidRPr="009572DF" w14:paraId="2B8FE4FC" w14:textId="77777777" w:rsidTr="007E6A7F">
+      <w:tr w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidTr="007E6A7F" w14:paraId="2B8FE4FC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6048C4A8" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="007E6A7F" w:rsidRDefault="00420EAD" w14:paraId="6048C4A8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62AD407D" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="007E6A7F" w:rsidRDefault="00420EAD" w14:paraId="62AD407D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00420EAD" w:rsidRPr="009572DF" w14:paraId="06F0306F" w14:textId="77777777" w:rsidTr="007E6A7F">
+      <w:tr w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidTr="007E6A7F" w14:paraId="06F0306F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A506EC3" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="007E6A7F" w:rsidRDefault="00420EAD" w14:paraId="4A506EC3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0AB6192B" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="007E6A7F" w:rsidRDefault="00420EAD" w14:paraId="0AB6192B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00420EAD" w:rsidRPr="009572DF" w14:paraId="0B687BEF" w14:textId="77777777" w:rsidTr="007E6A7F">
+      <w:tr w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidTr="007E6A7F" w14:paraId="0B687BEF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="477ED370" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="007E6A7F" w:rsidRDefault="00420EAD" w14:paraId="477ED370" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6782439B" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRPr="009572DF" w:rsidRDefault="00420EAD" w:rsidP="007E6A7F">
+          <w:p w:rsidRPr="009572DF" w:rsidR="00420EAD" w:rsidP="007E6A7F" w:rsidRDefault="00420EAD" w14:paraId="6782439B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="42674582" w14:textId="77777777" w:rsidR="00420EAD" w:rsidRDefault="00420EAD" w:rsidP="00420EAD">
+    <w:p w:rsidR="00420EAD" w:rsidP="00420EAD" w:rsidRDefault="00420EAD" w14:paraId="42674582" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="338BC45F" w14:textId="1C6CFC34" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="00B6554A" w:rsidP="005F6CE0">
+    <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="005F6CE0" w:rsidRDefault="00B6554A" w14:paraId="338BC45F" w14:textId="1C6CFC34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="00420EAD">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="005F6CE0" w:rsidRPr="00A2465C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A2465C" w:rsidR="005F6CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Data security status of the proposal lead collaborator: </w:t>
       </w:r>
-      <w:r w:rsidR="005F6CE0" w:rsidRPr="00A2465C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A2465C" w:rsidR="005F6CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please select one of the following</w:t>
       </w:r>
       <w:r w:rsidR="004C1DD5">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9900" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="9342"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w14:paraId="0107F80B" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidTr="00867EB7" w14:paraId="0107F80B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C5B9F3D" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="5C5B9F3D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009572DF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -14397,110 +14212,110 @@
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009572DF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9342" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41F8CE1D" w14:textId="7D4A91E5" w:rsidR="005F6CE0" w:rsidRPr="009572DF" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="009572DF" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="41F8CE1D" w14:textId="7D4A91E5">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009572DF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ACT </w:t>
             </w:r>
             <w:r w:rsidR="00B14E5E">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>researcher</w:t>
             </w:r>
             <w:r w:rsidRPr="009572DF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> within KP</w:t>
             </w:r>
             <w:r w:rsidR="009A0FA7">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w14:paraId="3A0424C6" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidTr="00867EB7" w14:paraId="3A0424C6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29C378BE" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="009572DF" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="009572DF" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="29C378BE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -14513,107 +14328,107 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9342" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AFBD416" w14:textId="6A84EF06" w:rsidR="005F6CE0" w:rsidRPr="009572DF" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="009572DF" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="4AFBD416" w14:textId="6A84EF06">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009572DF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ACT </w:t>
             </w:r>
             <w:r w:rsidR="00B14E5E">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>researcher</w:t>
             </w:r>
             <w:r w:rsidRPr="009572DF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> external to KP, funded by ACT U19 (Data Use Agreement not required</w:t>
             </w:r>
             <w:r w:rsidRPr="775620A9">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> if proposal is related to U19</w:t>
             </w:r>
             <w:r w:rsidRPr="009572DF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w14:paraId="59BD1A21" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidTr="00867EB7" w14:paraId="59BD1A21" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C039ABE" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="4C039ABE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -14626,93 +14441,93 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9342" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41544A8F" w14:textId="14671593" w:rsidR="005F6CE0" w:rsidRPr="009572DF" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="009572DF" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="41544A8F" w14:textId="14671593">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009572DF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ACT </w:t>
             </w:r>
             <w:r w:rsidR="00B14E5E">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>researcher</w:t>
             </w:r>
             <w:r w:rsidRPr="009572DF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> external to KP, not funded by ACT U19 (Data Use Agreement may be required/existing Data Use Agreement may need to be amended.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w14:paraId="17B5622C" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidTr="00867EB7" w14:paraId="17B5622C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46A03715" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="009572DF" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="009572DF" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="46A03715" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -14725,95 +14540,95 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9342" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B6E0B55" w14:textId="68C19971" w:rsidR="005F6CE0" w:rsidRPr="009572DF" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="009572DF" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="0B6E0B55" w14:textId="68C19971">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009572DF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Non - ACT </w:t>
             </w:r>
             <w:r w:rsidR="00B14E5E">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>researcher</w:t>
             </w:r>
             <w:r w:rsidRPr="009572DF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> within KP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w14:paraId="53415CB1" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidTr="00867EB7" w14:paraId="53415CB1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2483DE7E" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="2483DE7E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -14826,240 +14641,240 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9342" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71FB5D90" w14:textId="3A864D60" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="71FB5D90" w14:textId="3A864D60">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Non – ACT </w:t>
             </w:r>
             <w:r w:rsidR="00B14E5E">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>researcher</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> external to KP (Data Use Agreement may be required/existing Data Use Agreement may need to be amended.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E04E38C" w14:textId="77777777" w:rsidR="004C1DD5" w:rsidRDefault="004C1DD5" w:rsidP="004C1DD5">
+    <w:p w:rsidR="004C1DD5" w:rsidP="004C1DD5" w:rsidRDefault="004C1DD5" w14:paraId="7E04E38C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="063C7C2F" w14:textId="48AD8082" w:rsidR="004C1DD5" w:rsidRDefault="004C1DD5" w:rsidP="004C1DD5">
+    <w:p w:rsidR="004C1DD5" w:rsidP="004C1DD5" w:rsidRDefault="004C1DD5" w14:paraId="063C7C2F" w14:textId="48AD8082">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="00420EAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A2465C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Please explain how you will store and protect ACT data from unauthorized access:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA1B8E9" w14:textId="77777777" w:rsidR="004C1DD5" w:rsidRDefault="004C1DD5" w:rsidP="004C1DD5">
+    <w:p w:rsidR="004C1DD5" w:rsidP="004C1DD5" w:rsidRDefault="004C1DD5" w14:paraId="4FA1B8E9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4407425E" w14:textId="77777777" w:rsidR="004C1DD5" w:rsidRDefault="004C1DD5" w:rsidP="004C1DD5">
+    <w:p w:rsidR="004C1DD5" w:rsidP="004C1DD5" w:rsidRDefault="004C1DD5" w14:paraId="4407425E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EE88267" w14:textId="6B9B6E08" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="00B6554A" w:rsidP="005F6CE0">
+    <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="005F6CE0" w:rsidRDefault="00B6554A" w14:paraId="6EE88267" w14:textId="6B9B6E08">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="00420EAD">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00D71CEC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
-      <w:r w:rsidR="005F6CE0" w:rsidRPr="00A2465C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A2465C" w:rsidR="005F6CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Data security for other collaborators who will have access to the dataset: </w:t>
       </w:r>
-      <w:r w:rsidR="004C1DD5" w:rsidRPr="004C69A3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004C69A3" w:rsidR="004C1DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="005F6CE0" w:rsidRPr="00A2465C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A2465C" w:rsidR="005F6CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">elect all that apply. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9900" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="dotted" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="9342"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w14:paraId="067F06F4" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidTr="00867EB7" w14:paraId="067F06F4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68DF983C" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="68DF983C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -15077,81 +14892,81 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9342" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64E02883" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00237B97" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="00237B97" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="64E02883" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00237B97">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">No other collaborators will have access to the dataset. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w14:paraId="34AEE7D9" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidTr="00867EB7" w14:paraId="34AEE7D9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="523A7E8E" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="523A7E8E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -15164,125 +14979,125 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9342" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2915E51B" w14:textId="38CB1682" w:rsidR="005F6CE0" w:rsidRPr="00363014" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="00363014" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="2915E51B" w14:textId="38CB1682">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00237B97">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">My collaborator is a KP </w:t>
             </w:r>
             <w:r w:rsidR="00B14E5E">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>researcher</w:t>
             </w:r>
             <w:r w:rsidRPr="00237B97">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>, and the dataset will remain behind the KP firewall.</w:t>
             </w:r>
             <w:r w:rsidR="00A55C45">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A55C45" w:rsidRPr="00363014">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00363014" w:rsidR="00A55C45">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(Please check this box if you plan to link to PHI beyond a limited dataset.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4802F647" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00237B97" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="00237B97" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="4802F647" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363014">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Collaborator name(s):</w:t>
             </w:r>
             <w:r w:rsidRPr="00237B97">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w14:paraId="2B1CED1B" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidTr="00867EB7" w14:paraId="2B1CED1B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35013272" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="35013272" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -15295,107 +15110,107 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9342" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09F90540" w14:textId="0803BE7B" w:rsidR="005F6CE0" w:rsidRPr="00237B97" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="00237B97" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="09F90540" w14:textId="0803BE7B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00237B97">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">My collaborator is an ACT </w:t>
             </w:r>
             <w:r w:rsidR="00B14E5E">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>researcher</w:t>
             </w:r>
             <w:r w:rsidRPr="00237B97">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> external to KP, funded by the ACT U19. (Data Use Agreement not required)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="314B26D1" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00237B97" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="00237B97" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="314B26D1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00237B97">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Collaborator name(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w14:paraId="4A53D424" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidTr="00867EB7" w14:paraId="4A53D424" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC0DBBC" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="0FC0DBBC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -15408,123 +15223,123 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9342" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74BA743D" w14:textId="66CC65BC" w:rsidR="005F6CE0" w:rsidRPr="00237B97" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="00237B97" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="74BA743D" w14:textId="66CC65BC">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00237B97">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">My collaborator is an ACT </w:t>
             </w:r>
             <w:r w:rsidR="00B14E5E">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>researcher</w:t>
             </w:r>
             <w:r w:rsidRPr="00237B97">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> external to KP, not funded by the ACT U19 and/or does not have an existing DUA with ACT for the requested data. (Data Use Agreement may be required.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="300A4A29" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00237B97" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="00237B97" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="300A4A29" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00237B97">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Collaborator name(s):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15CBE66E" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00237B97" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="00237B97" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="15CBE66E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00237B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Please explain how this collaborator will store and protect ACT data from unauthorized access:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w14:paraId="0F29C659" w14:textId="77777777" w:rsidTr="00867EB7">
+      <w:tr w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidTr="00867EB7" w14:paraId="0F29C659" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CFE3C2D" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00A2465C" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="00A2465C" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="0CFE3C2D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -15537,301 +15352,277 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A2465C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="2B579A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9342" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10574EAF" w14:textId="0A003356" w:rsidR="005F6CE0" w:rsidRPr="00237B97" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="00237B97" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="10574EAF" w14:textId="0A003356">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00237B97">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">My collaborator is an ACT </w:t>
             </w:r>
             <w:r w:rsidR="00B14E5E">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>researcher</w:t>
             </w:r>
             <w:r w:rsidRPr="00237B97">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> external to KP and has an existing DUA that may need to be amended. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00725C3B" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00237B97" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="00237B97" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="00725C3B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00237B97">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Collaborator name(s):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E48EFF1" w14:textId="77777777" w:rsidR="005F6CE0" w:rsidRPr="00237B97" w:rsidRDefault="005F6CE0" w:rsidP="004C1DD5">
+          <w:p w:rsidRPr="00237B97" w:rsidR="005F6CE0" w:rsidP="004C1DD5" w:rsidRDefault="005F6CE0" w14:paraId="3E48EFF1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="219" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00237B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Please explain how this collaborator will store and protect ACT data from unauthorized access:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E177FED" w14:textId="77777777" w:rsidR="0080107C" w:rsidRDefault="0080107C" w:rsidP="25E803C6">
+    <w:p w:rsidR="0080107C" w:rsidP="25E803C6" w:rsidRDefault="0080107C" w14:paraId="6E177FED" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="498DF3D9" w14:textId="172B2AD9" w:rsidR="00054C08" w:rsidRDefault="00BD3808" w:rsidP="25E803C6">
+    <w:p w:rsidR="00054C08" w:rsidP="25E803C6" w:rsidRDefault="00BD3808" w14:paraId="498DF3D9" w14:textId="172B2AD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="25E803C6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Thank you for your </w:t>
       </w:r>
       <w:r w:rsidR="00516EFA">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>data request</w:t>
       </w:r>
       <w:r w:rsidRPr="25E803C6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. We will be in touch once the ACT review process is complete. If approved, you will be </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0093504C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>provided</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">provided a Collaborative </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a Collaborative </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:r w:rsidR="0093504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Research</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00294DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Attestation</w:t>
+      </w:r>
+      <w:r w:rsidR="0093504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Attestation</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> to sign and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="25E803C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to sign and </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">notified </w:t>
+      </w:r>
+      <w:r w:rsidR="0093504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>notified</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>whether</w:t>
+      </w:r>
       <w:r w:rsidRPr="25E803C6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> a Data Use Agreement is required.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00054C08">
       <w:headerReference w:type="default" r:id="rId27"/>
       <w:footerReference w:type="default" r:id="rId28"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="720" w:right="864" w:bottom="720" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F84DE21" w14:textId="77777777" w:rsidR="00621568" w:rsidRDefault="00621568">
+    <w:p w:rsidR="00DB5D35" w:rsidRDefault="00DB5D35" w14:paraId="362D54DB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F119746" w14:textId="77777777" w:rsidR="00621568" w:rsidRDefault="00621568">
+    <w:p w:rsidR="00DB5D35" w:rsidRDefault="00DB5D35" w14:paraId="6F8AA3E5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="21E92835" w14:textId="77777777" w:rsidR="00621568" w:rsidRDefault="00621568">
+    <w:p w:rsidR="00DB5D35" w:rsidRDefault="00DB5D35" w14:paraId="0B80A815" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -15877,661 +15668,671 @@
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6ADE23D7" w14:textId="77777777" w:rsidR="00054C08" w:rsidRDefault="00BD3808" w:rsidP="0E78DA85">
+  <w:p w:rsidR="00054C08" w:rsidP="0E78DA85" w:rsidRDefault="00BD3808" w14:paraId="6ADE23D7" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0E78DA85">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0E78DA85">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r w:rsidRPr="0E78DA85">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0E78DA85" w:rsidRPr="0E78DA85">
+    <w:r w:rsidRPr="0E78DA85" w:rsidR="0E78DA85">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="0E78DA85">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6711EA36" w14:textId="74F1695A" w:rsidR="00054C08" w:rsidRDefault="00054C08" w:rsidP="0E78DA85">
+  <w:p w:rsidR="00054C08" w:rsidP="0E78DA85" w:rsidRDefault="00054C08" w14:paraId="6711EA36" w14:textId="74F1695A">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7343C162" w14:textId="77777777" w:rsidR="00621568" w:rsidRDefault="00621568">
+    <w:p w:rsidR="00DB5D35" w:rsidRDefault="00DB5D35" w14:paraId="0F8B65C4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12A206A8" w14:textId="77777777" w:rsidR="00621568" w:rsidRDefault="00621568">
+    <w:p w:rsidR="00DB5D35" w:rsidRDefault="00DB5D35" w14:paraId="32F9068C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="507406A6" w14:textId="77777777" w:rsidR="00621568" w:rsidRDefault="00621568">
+    <w:p w:rsidR="00DB5D35" w:rsidRDefault="00DB5D35" w14:paraId="50A48F53" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1EFB78E9" w14:textId="21124D48" w:rsidR="00784E27" w:rsidRDefault="00784E27" w:rsidP="00784E27">
+  <w:p w:rsidR="00784E27" w:rsidP="00784E27" w:rsidRDefault="00784E27" w14:paraId="1EFB78E9" w14:textId="6607BADA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidR="7F2C1CBE">
+      <w:rPr/>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
-    <w:r w:rsidR="009A65ED">
-      <w:t>2/19</w:t>
+    <w:r w:rsidR="7F2C1CBE">
+      <w:rPr/>
+      <w:t>10</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="7F2C1CBE">
+      <w:rPr/>
+      <w:t>/1</w:t>
+    </w:r>
+    <w:r w:rsidR="7F2C1CBE">
+      <w:rPr/>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="7F2C1CBE">
+      <w:rPr/>
       <w:t>/2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:bookmark int2:bookmarkName="_Int_bgrkwEkQ" int2:invalidationBookmarkName="" int2:hashCode="sl9Zh0TS/tyVlE" int2:id="RoXV5m3e">
       <int2:state int2:value="Rejected" int2:type="LegacyProofing"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E520C28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DBA28686"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16D52E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F94D902"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="316F33DA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="03BCACB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="397341F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94C01C66"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D9D62FC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5CE2E400"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -16590,246 +16391,248 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B897DD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4BA06D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1949968229">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1973486130">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1865632494">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="81490184">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2136480083">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="29108309">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="100"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00054C08"/>
+    <w:rsid w:val="00000000"/>
     <w:rsid w:val="00000086"/>
     <w:rsid w:val="00000961"/>
     <w:rsid w:val="00004B4F"/>
     <w:rsid w:val="00007EE5"/>
     <w:rsid w:val="0001390B"/>
     <w:rsid w:val="00020880"/>
     <w:rsid w:val="0002321F"/>
     <w:rsid w:val="0002495D"/>
     <w:rsid w:val="00031BB6"/>
     <w:rsid w:val="00033D40"/>
     <w:rsid w:val="000363CC"/>
     <w:rsid w:val="000363D9"/>
     <w:rsid w:val="0003718B"/>
     <w:rsid w:val="000401FB"/>
     <w:rsid w:val="0004118F"/>
     <w:rsid w:val="000450D9"/>
     <w:rsid w:val="000452EB"/>
     <w:rsid w:val="00054C08"/>
     <w:rsid w:val="00054F88"/>
     <w:rsid w:val="0005726B"/>
     <w:rsid w:val="00057E19"/>
     <w:rsid w:val="000623FA"/>
     <w:rsid w:val="000650DC"/>
     <w:rsid w:val="0006769E"/>
     <w:rsid w:val="0007074D"/>
     <w:rsid w:val="000717F3"/>
     <w:rsid w:val="00074422"/>
     <w:rsid w:val="000766B3"/>
     <w:rsid w:val="00081F93"/>
     <w:rsid w:val="000842D4"/>
     <w:rsid w:val="00084D42"/>
     <w:rsid w:val="00086F6A"/>
     <w:rsid w:val="00090930"/>
     <w:rsid w:val="00090FDD"/>
     <w:rsid w:val="00092FC5"/>
     <w:rsid w:val="00093E17"/>
     <w:rsid w:val="000952C2"/>
     <w:rsid w:val="000964DF"/>
     <w:rsid w:val="000970AD"/>
     <w:rsid w:val="000A1969"/>
     <w:rsid w:val="000B42DE"/>
     <w:rsid w:val="000C4662"/>
     <w:rsid w:val="000C5BFC"/>
     <w:rsid w:val="000C6059"/>
     <w:rsid w:val="000D63EC"/>
     <w:rsid w:val="000D6F21"/>
+    <w:rsid w:val="000E5640"/>
     <w:rsid w:val="000E6034"/>
     <w:rsid w:val="000F6ECD"/>
     <w:rsid w:val="00100038"/>
     <w:rsid w:val="00102647"/>
     <w:rsid w:val="00105200"/>
     <w:rsid w:val="00111C7B"/>
     <w:rsid w:val="001134A8"/>
     <w:rsid w:val="00113C72"/>
     <w:rsid w:val="00117850"/>
     <w:rsid w:val="00122130"/>
     <w:rsid w:val="00122FCB"/>
     <w:rsid w:val="001235E6"/>
     <w:rsid w:val="0012520A"/>
     <w:rsid w:val="00132958"/>
     <w:rsid w:val="00140F7C"/>
     <w:rsid w:val="0015211A"/>
     <w:rsid w:val="00160372"/>
     <w:rsid w:val="00160D90"/>
     <w:rsid w:val="00161B51"/>
     <w:rsid w:val="00162279"/>
     <w:rsid w:val="00163E38"/>
     <w:rsid w:val="00165649"/>
     <w:rsid w:val="00165806"/>
     <w:rsid w:val="00167AF3"/>
     <w:rsid w:val="00170F99"/>
@@ -17164,101 +16967,104 @@
     <w:rsid w:val="007B2BB8"/>
     <w:rsid w:val="007B372E"/>
     <w:rsid w:val="007B5292"/>
     <w:rsid w:val="007C0FAA"/>
     <w:rsid w:val="007C2C09"/>
     <w:rsid w:val="007C325C"/>
     <w:rsid w:val="007C590A"/>
     <w:rsid w:val="007C69AF"/>
     <w:rsid w:val="007C6CBE"/>
     <w:rsid w:val="007D3A09"/>
     <w:rsid w:val="007D6D37"/>
     <w:rsid w:val="007E014A"/>
     <w:rsid w:val="007E2F92"/>
     <w:rsid w:val="007E3105"/>
     <w:rsid w:val="007E31BF"/>
     <w:rsid w:val="007E351E"/>
     <w:rsid w:val="007E37E1"/>
     <w:rsid w:val="007E6A7F"/>
     <w:rsid w:val="007E6E8C"/>
     <w:rsid w:val="007F4CF4"/>
     <w:rsid w:val="007F5639"/>
     <w:rsid w:val="007F7B38"/>
     <w:rsid w:val="0080107C"/>
     <w:rsid w:val="0080119B"/>
     <w:rsid w:val="008103CC"/>
+    <w:rsid w:val="0081249C"/>
     <w:rsid w:val="00815401"/>
     <w:rsid w:val="00815CAB"/>
     <w:rsid w:val="0081749E"/>
     <w:rsid w:val="008179D9"/>
     <w:rsid w:val="00820934"/>
     <w:rsid w:val="00825D1B"/>
     <w:rsid w:val="00825F95"/>
     <w:rsid w:val="00827076"/>
     <w:rsid w:val="00832F41"/>
     <w:rsid w:val="008339DA"/>
     <w:rsid w:val="00836884"/>
     <w:rsid w:val="00837B26"/>
     <w:rsid w:val="00840403"/>
     <w:rsid w:val="00841A35"/>
     <w:rsid w:val="008441B4"/>
+    <w:rsid w:val="00845519"/>
     <w:rsid w:val="008465A5"/>
     <w:rsid w:val="00847158"/>
     <w:rsid w:val="00847875"/>
     <w:rsid w:val="00852274"/>
     <w:rsid w:val="008568DF"/>
     <w:rsid w:val="00861D79"/>
     <w:rsid w:val="00863E4E"/>
     <w:rsid w:val="0086493D"/>
     <w:rsid w:val="008678EA"/>
     <w:rsid w:val="00867EB7"/>
     <w:rsid w:val="00871A7C"/>
     <w:rsid w:val="0087218A"/>
     <w:rsid w:val="00875EBC"/>
     <w:rsid w:val="00876534"/>
     <w:rsid w:val="0087684E"/>
     <w:rsid w:val="00883F0D"/>
     <w:rsid w:val="00884DCB"/>
     <w:rsid w:val="0089070C"/>
     <w:rsid w:val="008A0D0E"/>
     <w:rsid w:val="008A22E6"/>
     <w:rsid w:val="008A2B98"/>
     <w:rsid w:val="008A6B85"/>
     <w:rsid w:val="008A759D"/>
     <w:rsid w:val="008A7E31"/>
     <w:rsid w:val="008B28F9"/>
     <w:rsid w:val="008B70DA"/>
     <w:rsid w:val="008B785B"/>
     <w:rsid w:val="008B7C22"/>
     <w:rsid w:val="008B7DBC"/>
     <w:rsid w:val="008C2BEC"/>
     <w:rsid w:val="008C2E0A"/>
     <w:rsid w:val="008D0FB5"/>
     <w:rsid w:val="008D1A94"/>
     <w:rsid w:val="008D33FF"/>
     <w:rsid w:val="008D43AF"/>
     <w:rsid w:val="008D4DC2"/>
+    <w:rsid w:val="008D5BF2"/>
     <w:rsid w:val="008D66F6"/>
     <w:rsid w:val="008E096C"/>
     <w:rsid w:val="008E3578"/>
     <w:rsid w:val="008E576C"/>
     <w:rsid w:val="008E7FCD"/>
     <w:rsid w:val="008F028E"/>
     <w:rsid w:val="008F1B44"/>
     <w:rsid w:val="008F3024"/>
     <w:rsid w:val="008F70DF"/>
     <w:rsid w:val="009005B4"/>
     <w:rsid w:val="00901C91"/>
     <w:rsid w:val="00901E4D"/>
     <w:rsid w:val="009031CF"/>
     <w:rsid w:val="00904785"/>
     <w:rsid w:val="00904CCB"/>
     <w:rsid w:val="00907862"/>
     <w:rsid w:val="0091387B"/>
     <w:rsid w:val="00914025"/>
     <w:rsid w:val="00916A95"/>
     <w:rsid w:val="0091767D"/>
     <w:rsid w:val="00932001"/>
     <w:rsid w:val="00934DED"/>
     <w:rsid w:val="0093504C"/>
     <w:rsid w:val="00940099"/>
     <w:rsid w:val="00940584"/>
@@ -17359,50 +17165,51 @@
     <w:rsid w:val="00AE067F"/>
     <w:rsid w:val="00AE4C89"/>
     <w:rsid w:val="00B013AF"/>
     <w:rsid w:val="00B063FF"/>
     <w:rsid w:val="00B07091"/>
     <w:rsid w:val="00B07A16"/>
     <w:rsid w:val="00B104C2"/>
     <w:rsid w:val="00B1206A"/>
     <w:rsid w:val="00B13794"/>
     <w:rsid w:val="00B13A22"/>
     <w:rsid w:val="00B14B62"/>
     <w:rsid w:val="00B14E5E"/>
     <w:rsid w:val="00B200AE"/>
     <w:rsid w:val="00B2067A"/>
     <w:rsid w:val="00B22A4D"/>
     <w:rsid w:val="00B2328C"/>
     <w:rsid w:val="00B23C01"/>
     <w:rsid w:val="00B24D80"/>
     <w:rsid w:val="00B30223"/>
     <w:rsid w:val="00B35DD8"/>
     <w:rsid w:val="00B40989"/>
     <w:rsid w:val="00B43AE0"/>
     <w:rsid w:val="00B453EF"/>
     <w:rsid w:val="00B51E9A"/>
     <w:rsid w:val="00B55AB3"/>
+    <w:rsid w:val="00B62845"/>
     <w:rsid w:val="00B6554A"/>
     <w:rsid w:val="00B671D5"/>
     <w:rsid w:val="00B70ABF"/>
     <w:rsid w:val="00B72484"/>
     <w:rsid w:val="00B732D9"/>
     <w:rsid w:val="00B800BF"/>
     <w:rsid w:val="00B80325"/>
     <w:rsid w:val="00B80E2C"/>
     <w:rsid w:val="00B864FA"/>
     <w:rsid w:val="00B86DB2"/>
     <w:rsid w:val="00B91341"/>
     <w:rsid w:val="00B91B03"/>
     <w:rsid w:val="00B939AF"/>
     <w:rsid w:val="00B95A64"/>
     <w:rsid w:val="00B9600E"/>
     <w:rsid w:val="00B96306"/>
     <w:rsid w:val="00BA0017"/>
     <w:rsid w:val="00BA20D7"/>
     <w:rsid w:val="00BB43A0"/>
     <w:rsid w:val="00BB5D7B"/>
     <w:rsid w:val="00BC3E3A"/>
     <w:rsid w:val="00BC53A1"/>
     <w:rsid w:val="00BD37C5"/>
     <w:rsid w:val="00BD3808"/>
     <w:rsid w:val="00BD4538"/>
@@ -17490,50 +17297,51 @@
     <w:rsid w:val="00D572F3"/>
     <w:rsid w:val="00D6214B"/>
     <w:rsid w:val="00D637D3"/>
     <w:rsid w:val="00D642E2"/>
     <w:rsid w:val="00D6615E"/>
     <w:rsid w:val="00D70192"/>
     <w:rsid w:val="00D71CEC"/>
     <w:rsid w:val="00D743EB"/>
     <w:rsid w:val="00D7502A"/>
     <w:rsid w:val="00D761C3"/>
     <w:rsid w:val="00D7696F"/>
     <w:rsid w:val="00D84ECA"/>
     <w:rsid w:val="00D85041"/>
     <w:rsid w:val="00D86210"/>
     <w:rsid w:val="00D876DA"/>
     <w:rsid w:val="00D92ED7"/>
     <w:rsid w:val="00D93215"/>
     <w:rsid w:val="00D95FE4"/>
     <w:rsid w:val="00DA1A0C"/>
     <w:rsid w:val="00DA2272"/>
     <w:rsid w:val="00DA7104"/>
     <w:rsid w:val="00DA7E94"/>
     <w:rsid w:val="00DB1C59"/>
     <w:rsid w:val="00DB4A56"/>
     <w:rsid w:val="00DB4A89"/>
+    <w:rsid w:val="00DB5D35"/>
     <w:rsid w:val="00DB6E7B"/>
     <w:rsid w:val="00DB7764"/>
     <w:rsid w:val="00DC3543"/>
     <w:rsid w:val="00DD4E36"/>
     <w:rsid w:val="00DD5623"/>
     <w:rsid w:val="00DD71F9"/>
     <w:rsid w:val="00DE1195"/>
     <w:rsid w:val="00DE2158"/>
     <w:rsid w:val="00DE2690"/>
     <w:rsid w:val="00DE5E9B"/>
     <w:rsid w:val="00DE7C07"/>
     <w:rsid w:val="00DF04E3"/>
     <w:rsid w:val="00DF0731"/>
     <w:rsid w:val="00DF2B0F"/>
     <w:rsid w:val="00DF2B48"/>
     <w:rsid w:val="00DF48DF"/>
     <w:rsid w:val="00DF590B"/>
     <w:rsid w:val="00DF671F"/>
     <w:rsid w:val="00E008F9"/>
     <w:rsid w:val="00E0252A"/>
     <w:rsid w:val="00E1070D"/>
     <w:rsid w:val="00E11E4B"/>
     <w:rsid w:val="00E16F7D"/>
     <w:rsid w:val="00E17A68"/>
     <w:rsid w:val="00E21205"/>
@@ -17995,164 +17803,165 @@
     <w:rsid w:val="78C3D45E"/>
     <w:rsid w:val="78E45B6C"/>
     <w:rsid w:val="791199B2"/>
     <w:rsid w:val="791D2B08"/>
     <w:rsid w:val="7928E804"/>
     <w:rsid w:val="79411442"/>
     <w:rsid w:val="79717E6B"/>
     <w:rsid w:val="79A17E02"/>
     <w:rsid w:val="7A04D4EE"/>
     <w:rsid w:val="7A4D29B6"/>
     <w:rsid w:val="7A620F23"/>
     <w:rsid w:val="7ADD523F"/>
     <w:rsid w:val="7B2064A1"/>
     <w:rsid w:val="7B585683"/>
     <w:rsid w:val="7B858900"/>
     <w:rsid w:val="7BD16E5C"/>
     <w:rsid w:val="7C07C8DC"/>
     <w:rsid w:val="7C204D0E"/>
     <w:rsid w:val="7D594BF7"/>
     <w:rsid w:val="7DEAD373"/>
     <w:rsid w:val="7E11FB9B"/>
     <w:rsid w:val="7E21CEC5"/>
     <w:rsid w:val="7E590A0A"/>
     <w:rsid w:val="7E77C7CA"/>
     <w:rsid w:val="7F125F69"/>
+    <w:rsid w:val="7F2C1CBE"/>
     <w:rsid w:val="7FE0BFEF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="71237F80"/>
   <w15:docId w15:val="{9DF2CD0D-7D24-42B0-9483-E0D86473FB67}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18308,52 +18117,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -18420,71 +18229,71 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00422F8D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006D0290"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
@@ -18544,707 +18353,707 @@
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00564376"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00564376"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00564376"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+  <w:style w:type="table" w:styleId="TableGrid1" w:customStyle="1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00564376"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00564376"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00564376"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00564376"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00564376"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00564376"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00564376"/>
     <w:pPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00564376"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00801F8C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008F24C5"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008F24C5"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006D0290"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+  <w:style w:type="table" w:styleId="a" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+  <w:style w:type="table" w:styleId="a1" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+  <w:style w:type="table" w:styleId="a2" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+  <w:style w:type="table" w:styleId="a3" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
+  <w:style w:type="table" w:styleId="a4" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="table" w:styleId="a5" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
+  <w:style w:type="table" w:styleId="a6" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="table" w:styleId="a7" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a8">
+  <w:style w:type="table" w:styleId="a8" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a9">
+  <w:style w:type="table" w:styleId="a9" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="aa">
+  <w:style w:type="table" w:styleId="aa" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ab">
+  <w:style w:type="table" w:styleId="ab" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ac">
+  <w:style w:type="table" w:styleId="ac" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ad">
+  <w:style w:type="table" w:styleId="ad" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ae">
+  <w:style w:type="table" w:styleId="ae" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af">
+  <w:style w:type="table" w:styleId="af" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af0">
+  <w:style w:type="table" w:styleId="af0" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af1">
+  <w:style w:type="table" w:styleId="af1" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af2">
+  <w:style w:type="table" w:styleId="af2" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af3">
+  <w:style w:type="table" w:styleId="af3" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af4">
+  <w:style w:type="table" w:styleId="af4" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af5">
+  <w:style w:type="table" w:styleId="af5" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af6">
+  <w:style w:type="table" w:styleId="af6" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af7">
+  <w:style w:type="table" w:styleId="af7" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af8">
+  <w:style w:type="table" w:styleId="af8" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af9">
+  <w:style w:type="table" w:styleId="af9" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="afa">
+  <w:style w:type="table" w:styleId="afa" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00614CD7"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009F4F7C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006D37E2"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
@@ -20177,192 +19986,191 @@
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2058815042">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actagingresearch.org/resources/data-query-tool" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kpwa.actproposals@kp.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actagingresearch.org/resources/act-data-repository" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actagingresearch.org/about/meet-our-researchers" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actagingresearch.org/download_file/6fd2dc9e-d337-4301-9d72-86d1b1fc6eb0/9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actagingresearch.org/download_file/view/71ac7470-1714-410d-8cd6-b96174b60364/322" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actagingresearch.org/resources/act-cohort" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actagingresearch.org/download_file/view/5e8cba59-43ce-4391-b51e-7c1e6091e015/322" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kpwhri-act-da-core@kp.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redcap.iths.org/surveys/?s=EX3HPLJEPYAKNR7F" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actagingresearch.org/collaboration/p-p_committee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actagingresearch.org/resources/act-data-repository" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actagingresearch.org/download_file/view/23721ec6-297a-4615-90f5-4af3754a3638/322" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kpwa.actproposals@kp.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actagingresearch.org/download_file/604cc38f-ddf0-4649-a608-c7e6ec2ee191/9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actagingresearch.org/resources/data-query-tool" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kpwa.actproposals@kp.org" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actagingresearch.org/resources/act-data-repository" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actagingresearch.org/about/meet-our-researchers" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actagingresearch.org/download_file/6fd2dc9e-d337-4301-9d72-86d1b1fc6eb0/9" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actagingresearch.org/download_file/view/71ac7470-1714-410d-8cd6-b96174b60364/322" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actagingresearch.org/resources/act-cohort" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actagingresearch.org/download_file/view/5e8cba59-43ce-4391-b51e-7c1e6091e015/322" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kpwhri-act-da-core@kp.org" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redcap.iths.org/surveys/?s=EX3HPLJEPYAKNR7F" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actagingresearch.org/collaboration/p-p_committee" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actagingresearch.org/resources/act-data-repository" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actagingresearch.org/download_file/view/23721ec6-297a-4615-90f5-4af3754a3638/322" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kpwa.actproposals@kp.org" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actagingresearch.org/download_file/604cc38f-ddf0-4649-a608-c7e6ec2ee191/9" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId30" /></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B722E63FB3604D93BB866176FB26A39F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5DA27D9F-3BF8-46A4-ABBA-4CA13E2A5AD4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00132ED5" w:rsidRDefault="00132ED5"/>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00132ED5" w:rsidRDefault="00132ED5" w14:paraId="672A6659" wp14:textId="77777777"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="585A639BEBE045F890E10B1D4D24866E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8A3071B2-E2E5-4A9F-A21F-6AFDF33C2752}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002A4C58" w:rsidRDefault="002A4C58"/>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002A4C58" w:rsidRDefault="002A4C58" w14:paraId="0A37501D" wp14:textId="77777777"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E18DC4EC42DC4C1A85BC91E9266C91AA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{24AE2D5F-327D-4EC0-B622-12E7B75F8F6D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002A4C58" w:rsidRDefault="002A4C58"/>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002A4C58" w:rsidRDefault="002A4C58" w14:paraId="5DAB6C7B" wp14:textId="77777777"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0F53A28A485249719D116B45C62B5380"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D261002B-9322-4EC9-AAD6-31FDB8DCFE39}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002A4C58" w:rsidRDefault="002A4C58"/>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002A4C58" w:rsidRDefault="002A4C58" w14:paraId="02EB378F" wp14:textId="77777777"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DA2B2205E4DF4786B74062B7FC4EDF1B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{539641B8-DD42-45CE-91BE-28D77BAF7DD5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006C6D5D" w:rsidRDefault="006C6D5D"/>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="006C6D5D" w:rsidRDefault="006C6D5D" w14:paraId="6A05A809" wp14:textId="77777777"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8B00FB7C8E7B4FB5A111B40F528C2D06"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E041D7AD-42F4-4200-8646-806D45164545}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00000000"/>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A24960" w:rsidRDefault="00A24960" w14:paraId="5A39BBE3" wp14:textId="77777777"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F9E22391DD934E38946129C800154BCF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{330CB1AF-EFFB-4884-9F9D-4AABA429A36F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00000000"/>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A24960" w:rsidRDefault="00A24960" w14:paraId="41C8F396" wp14:textId="77777777"/>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -20406,51 +20214,50 @@
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
@@ -20459,74 +20266,79 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00946708"/>
     <w:rsid w:val="00036AD8"/>
     <w:rsid w:val="00082217"/>
     <w:rsid w:val="000A0DDA"/>
     <w:rsid w:val="000B3570"/>
     <w:rsid w:val="000C6059"/>
     <w:rsid w:val="000F7FD6"/>
     <w:rsid w:val="00107FB3"/>
     <w:rsid w:val="00132ED5"/>
     <w:rsid w:val="0020788A"/>
     <w:rsid w:val="002A4C58"/>
     <w:rsid w:val="002D2F9B"/>
     <w:rsid w:val="00306637"/>
     <w:rsid w:val="003A6033"/>
     <w:rsid w:val="003B5060"/>
     <w:rsid w:val="003D5213"/>
     <w:rsid w:val="003F3136"/>
     <w:rsid w:val="004077AD"/>
     <w:rsid w:val="00454BA8"/>
     <w:rsid w:val="00467C42"/>
     <w:rsid w:val="00473560"/>
     <w:rsid w:val="00523FFF"/>
+    <w:rsid w:val="00535350"/>
     <w:rsid w:val="005978BF"/>
     <w:rsid w:val="005A3B87"/>
     <w:rsid w:val="005B49E1"/>
     <w:rsid w:val="00607406"/>
     <w:rsid w:val="006B3BEA"/>
     <w:rsid w:val="006C0AD5"/>
     <w:rsid w:val="006C6D5D"/>
     <w:rsid w:val="0070373E"/>
     <w:rsid w:val="00750357"/>
     <w:rsid w:val="007A6090"/>
     <w:rsid w:val="007E4308"/>
     <w:rsid w:val="007E76F7"/>
     <w:rsid w:val="008074B8"/>
+    <w:rsid w:val="0081249C"/>
     <w:rsid w:val="00837CE1"/>
     <w:rsid w:val="008965F4"/>
     <w:rsid w:val="008D159A"/>
+    <w:rsid w:val="008D5BF2"/>
     <w:rsid w:val="0092739B"/>
     <w:rsid w:val="00946708"/>
     <w:rsid w:val="009C3DE8"/>
     <w:rsid w:val="009D6F86"/>
     <w:rsid w:val="009E2FFD"/>
     <w:rsid w:val="009F4388"/>
     <w:rsid w:val="00A026A8"/>
+    <w:rsid w:val="00A24960"/>
     <w:rsid w:val="00A56C82"/>
+    <w:rsid w:val="00AA1BBE"/>
     <w:rsid w:val="00AE4B59"/>
     <w:rsid w:val="00B02B3A"/>
     <w:rsid w:val="00BB3FC4"/>
     <w:rsid w:val="00BD183D"/>
     <w:rsid w:val="00C14BB3"/>
     <w:rsid w:val="00C26212"/>
     <w:rsid w:val="00CA6B7A"/>
     <w:rsid w:val="00CD71E6"/>
     <w:rsid w:val="00D3144E"/>
     <w:rsid w:val="00E17C44"/>
     <w:rsid w:val="00E754CC"/>
     <w:rsid w:val="00E949BA"/>
     <w:rsid w:val="00ED569D"/>
     <w:rsid w:val="00F90642"/>
     <w:rsid w:val="00FE67F8"/>
     <w:rsid w:val="00FF53D7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -20954,51 +20766,51 @@
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -21269,60 +21081,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...8 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010009A370262177E74A8AB18EF11779BB5A" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b8c2ab5bae412a8ce4667e0de79e7a6a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c0ab7c67-a182-4cff-82ad-fedc307637e2" xmlns:ns3="4c775c8c-1a5e-4f6f-bc45-6b6219654a89" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="87f97350ac27d073aeb22408e075b506" ns2:_="" ns3:_="">
     <xsd:import namespace="c0ab7c67-a182-4cff-82ad-fedc307637e2"/>
     <xsd:import namespace="4c775c8c-1a5e-4f6f-bc45-6b6219654a89"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
@@ -21515,153 +21317,159 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c0ab7c67-a182-4cff-82ad-fedc307637e2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="4c775c8c-1a5e-4f6f-bc45-6b6219654a89" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mibwqJQCd5tFe/aE6DoAkoukwomxw==">AMUW2mWF5Q3ASDCCsYAkUUNpWQ+qPUQT4RnbKZk8gdZBfUs4B+d+dnupWMe3I8j7YIHw6NEDEsPF/lk34c2VDax8s5WHEo7k0fyCvQTS2qRcPj2CJsT+11it7aoCWIjfb0Keli4EXjDl+zXyoD/re7xFwk6tAjnFntFte+i4H2FpsMG4BG6coLQNmKLYFgZOJBYJVlfdlF29DSiPgjygJwLfUtYxKVQ7P1af76fNmS8vW9YoDM5VY/nAv0T6A6pTqbbgHjeO+QUMbE1X63qEgTOkLpUjcClQiimGH9XvyP4bDMElePUYYNacYVvSL91e7FJNLHFFcXXXJ9M6dmbjHzuHwcl2Djhb+1frXHTpiwYusvaQ2Ttb0cuQesZhkDyQlYNbdBwxUBLIx4TBmiEZ6zzYdQEbIM+hq7Itqq0JgAYaZL63u6aQdL0xJVScNWnsyBpRN0Q0jVdYv8r2QUoDWqk1lP+qZGLhMpmThO38sFlob3OlOlWqobQNU3bdaV752Ml84gqm6AwukbWfrSBBMkz8SBIVcpDICSzBlBjCreawU6BNNCcfvM4YAchtSUtbPRlYlHJldMlAjXWR08bYrzIfxynQWhVP2cRuAbnM2C6Sc0P4zm1xolETZoX9Fo5TgOz+r1Hr3Gi+StRDEjZxRcW8shq5xym00OhrBxo4sCFscaKG0WeE8kPZtySdlbxyNi2ctbrVqehVdbI9GTo8dpeiccyV6uHvUWmzhAXC1FLV5T49wLalMLetoeLqYn3oXo6jn7dwcbZbEwAC9NAZozBFg+sQgtT/NpOqPX/PkSTy9bbGbglTH3bx7Lp35e1uMUg6rVGva/6T5SQU/yMVlSLhHFmbfvwz4Uqq2N5EtoBZco/HQWlebjYQMaxV3bObDtA34baCDXaTrpxy1uDEk00E4YMDBxNSeqtL87eJ0HV+LxjgINdjoI23RCKnLhP6Is5dUW9Hx06bVBms+vqDCUrWjSRef+v1mZ4vXJTej1y4PbuZgEMWvFZyUQjVMmPppvXHQpjytqAd9wPE2h2o2NFKR6VYqGMPqimnwoVFo7pph9EmWtRz6SShT/JUWYSb2eYJWIPQTTDuyNq8sdcdIAGyu7i67iB8zOjpTatMtskG7NZt8SFlPM/Va18oL36f12FjYlj31jIKJhVKFwwvIoy63YZJzTXAMMilKDH44uvnQJP4hDiTirhBj4hrMnSOrucKFGi4W1vfGX9X//J0kosqIXEqhTe85hWQICvhcFc906Wsl0RQZ9hPiB+flZk3rsedugE9eldugFiX5HK7Tdb3xD2CqRPtYmfF0aAXkFG+QOufSoPGnH6qk+Z+IlvDcwjc8CB8nTg1</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2292BA9-0945-447B-B5DD-B32A361E3710}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c0ab7c67-a182-4cff-82ad-fedc307637e2"/>
     <ds:schemaRef ds:uri="4c775c8c-1a5e-4f6f-bc45-6b6219654a89"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52CDD3CB-5826-4C02-A5CA-DD0EBB645BA1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c0ab7c67-a182-4cff-82ad-fedc307637e2"/>
     <ds:schemaRef ds:uri="4c775c8c-1a5e-4f6f-bc45-6b6219654a89"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD8864C5-81D6-4884-9F0C-9FD2A21C4333}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{715EFA9E-E94B-483D-8989-CDD2397F9DFE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3f8a7bc4-e337-47a5-a0fc-0d512c0e05f1}" enabled="0" method="" siteId="{3f8a7bc4-e337-47a5-a0fc-0d512c0e05f1}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bonnie K Lind</dc:creator>
-  <cp:keywords/>
-[...1 lines deleted...]
-  <cp:revision></cp:revision>
+  <keywords/>
+  <lastModifiedBy>Tyler D Barrett</lastModifiedBy>
+  <revision>48</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010009A370262177E74A8AB18EF11779BB5A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
     <vt:lpwstr>0293e7824727cd72a5a343159470c5aabde2c1c951ee47f6faa53a94da790eb4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>